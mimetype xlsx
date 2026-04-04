--- v0 (2026-02-03)
+++ v1 (2026-04-04)
@@ -51,796 +51,796 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Chefe do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/1/projeto_de_lei_-_subvencoes_e_repasses-_no_001-2025.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/1/projeto_de_lei_-_subvencoes_e_repasses-_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de subvenções sociais, contribuições e auxílios financeiros no exercício de 2025 às organizações da sociedade civil que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Concede revisão geral anual das remunerações dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Presidente, Vice-Presidente e Secretários</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_no_003_2025.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_no_003_2025.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual das remunerações dos servidores LEGISLATIVO.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_no_004_2025.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_no_004_2025.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual das remunerações dos AGENTES POLITICOS.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Cleber Vigado</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_005-2025_-_cleber_vigato.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_005-2025_-_cleber_vigato.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE  A CRIAÇÃO DE PROGRAMA  MUNICIPAL DE PLANTIO DE ARVORES E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_006-2026_-_cleber_vigato.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_006-2026_-_cleber_vigato.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBEA VALORIZAÇÃO DO FUNCIONARIO PÚBLICO MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Matias Fonseca</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/7/projet1.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/7/projet1.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA MUNICIPAL DE CONCIENTIZAÇÃO SOBRE OS RISCOS DA EXPOSIÇÃO PROLONGADA A TELAS PARA CRIANÇAS E ADOLESCENTES</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/8/projeto_de_lei_no_008_2025_-_saudecar_1.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/8/projeto_de_lei_no_008_2025_-_saudecar_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação no âmbito do Município de Paraguaçu, o Transporte Remunerado Privado Individual de Passageiros para Tratamento de Saúde Fora de Domicílio – SAÚDECAR e dá outras providências.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE PARAGUAÇU - MG - CMP</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_lei._no_009_2025_-_dispoe_sobre_retificacao_de_informacoes_da_lei_municipal.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_lei._no_009_2025_-_dispoe_sobre_retificacao_de_informacoes_da_lei_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RETIFICAÇÃO DE INFORMAÇÕES NA LEI MUNICIPAL Nº 2.696, DE 22 DE JANEIRO DE 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_lei_no_010_2025_-_executivo_-_credito_especial_remanejamento_nova_estrutura.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_lei_no_010_2025_-_executivo_-_credito_especial_remanejamento_nova_estrutura.pdf</t>
   </si>
   <si>
     <t>Abre créditos suplementares especiais, para criação de novas Secretarias Municipais e Divisões Administrativas para adequação do Organograma Administrativo do Município de Paraguaçu e dá Outras Providências.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_11_-_nome_de_ruas_-_loteamento_jardim_europa.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_11_-_nome_de_ruas_-_loteamento_jardim_europa.pdf</t>
   </si>
   <si>
     <t>Dá denominação às vias pública do Loteamento Jardim Europa, define a sua extensão e dá outras providências.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_-_012-2025__altera_subvencoes.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_-_012-2025__altera_subvencoes.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de subvenções sociais, contribuições e auxílios financeiros no exercício de 2025 às organizações da sociedade civil que especifica e da outras providências.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE MANUTENÇÃO E LIMPEZA DE IMÓVEIS URBANOS NO MUNICÍPIO DE PARAGUAÇU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/23/projetos_de_lei_014_-_desafetacao_parque_-_colina.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/23/projetos_de_lei_014_-_desafetacao_parque_-_colina.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Paraguaçu a desafetar imóvel urbano de sua propriedade, e dá outras providências.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Vitoria Silva</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_lei_015-2025_-_vitora_silva_eliminador_de_ar.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_lei_015-2025_-_vitora_silva_eliminador_de_ar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de equipamento eliminador de ar na tubulação do sistema de água residencial ou comercial.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Mateus Garoto da Sorte</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_016-2025_-_mateus.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_016-2025_-_mateus.pdf</t>
   </si>
   <si>
     <t>Determina a colocação de números de telefones de repartições públicas em locais públicos do município.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_017.2025_-_abono_sal..pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_017.2025_-_abono_sal..pdf</t>
   </si>
   <si>
     <t>Altera o valor do abono salarial concedido ao funcionalismo público.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_18-2025_-_cemei_dona_zilda.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_18-2025_-_cemei_dona_zilda.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao CEMEI Dona Zilda e dá outras providências.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_no_19_2025_-_altera_subvencoes_ii.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_no_19_2025_-_altera_subvencoes_ii.pdf</t>
   </si>
   <si>
     <t>Altera valores de subvenções sociais, contribuições e auxílios financeiros no exercício de 2025 às organizações da sociedade civil que especifica e da outras providências.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_de_lei_no_20_2025_-_reajuste_salario_-_conselho_tutelar.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_de_lei_no_20_2025_-_reajuste_salario_-_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Altera artigo da Lei Municipal nº 2.346, de 11 de maio de 2017.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/30/projeto_de_lei_021_ldo_2026_-_paraguacu.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/30/projeto_de_lei_021_ldo_2026_-_paraguacu.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE PARAGUAÇU – MG PARA O EXERCÍCIO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Ruan Bressane</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_lei_no_022-_2025_-_ver._ruan-_dia_do_trabalhador_rural.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_lei_no_022-_2025_-_ver._ruan-_dia_do_trabalhador_rural.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Trabalhador Rural no âmbito do Município de Paraguaçu-MG e dá outras providências.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/32/projetos_de_lei_23_-_desafetacao_para_fins_habitacionais_-_jardim_dos_ipes.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/32/projetos_de_lei_23_-_desafetacao_para_fins_habitacionais_-_jardim_dos_ipes.pdf</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_de_lei_24.2025_-_altera_subvencoes_iii_-_alago.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_de_lei_24.2025_-_altera_subvencoes_iii_-_alago.pdf</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/34/projeto_de_lei_no_25-2025.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/34/projeto_de_lei_no_25-2025.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A OCUPAÇÃO DE LOGRADOUROS PUBLICOS PARA ATIVIDADES VINCULADAS A_x000D_
 CONSTRUÇÃO CIVIL, ESTABELECE NORMAS PARA PROTECAO DO PASSEIO PUBLICO, DELIMITA_x000D_
 RESPONSABILIDADES, DEFINE PENALIDADES E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_-_026_-_2025_acorrentamento_de_animais.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_-_026_-_2025_acorrentamento_de_animais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de manter animais acorrentados de forma rotineira ou permanente no Município de Paraguaçu-MG e dá outras providências.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_-_027-2025_escritorio_virtual.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_-_027-2025_escritorio_virtual.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento dos escritórios virtuais compartilhados no Município de Paraguaçu e dá outras providências.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_no_28-2025_-_flashback.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_no_28-2025_-_flashback.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Municipio de Paraguacu, a Semana Municipal da Cultura Flashback e dd outras providências.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Altera o artigo 4° da Lei Municipal 1.813, de 30 de maio de 2003 e da outras providências.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/40/projeto_de_lei_-_030-2025_altera_subvencoes_iv_-_alago_2.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/40/projeto_de_lei_-_030-2025_altera_subvencoes_iv_-_alago_2.pdf</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Luizinho da Samantha</t>
   </si>
   <si>
     <t>“Garante a isenção da taxa de inscrição em concursos públicos e processos seletivos municipais a candidatos que sejam doadores regulares de sangue e dá outras providências.”</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/42/projeto_032-2025_municipalizacao.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/42/projeto_032-2025_municipalizacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio com a Secretaria de Estado de Educação de Minas Gerais, visando à transferência total da gestão administrativa, financeira e operacional no atendimento dos anos finais do Ensino Fundamental (6º ao 9º ano) das Escolas Estaduais Pedro Leite e Alfredo Galdino da Rede Estadual para a Rede Municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Julio da Folia de Reis</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/43/projeto_de_lei_033-2025_-_julio_da_folia_de_reis.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/43/projeto_de_lei_033-2025_-_julio_da_folia_de_reis.pdf</t>
   </si>
   <si>
     <t>Institui o "Projeto Adote uma Lixeira" no município de Paraguaçu e dá outras providências.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/44/projeto_de_lei_034-2025-_executivo_1.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/44/projeto_de_lei_034-2025-_executivo_1.pdf</t>
   </si>
   <si>
     <t>Institui o Serviço de Acolhimento Institucional, na modalidade Abrigo Institucional, no município de Paraguaçu/MG, vinculado à Secretaria Municipal de Habitação e Desenvolvimento Social, destinado ao acolhimento provisório de crianças e adolescentes afastados do convívio familiar por medida de proteção judicial, e dá outras providências.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá outras providências.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/46/projeto_36_-_loa.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/46/projeto_36_-_loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Paraguaçu, Estado de Minas Gerais para o exercício financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Combate ao Bullying, à Adultização Precoce e à Violência nas Escolas no município de Paraguaçu-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_lei_038-2025.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_lei_038-2025.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 8º da Lei Municipal 2.652 e dá outras providências.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Altera valores de subvenções sociais, contribuições e auxílios financeiros no exercício de 2025 às organizações da sociedade civil que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_lei_040-_2025_-_ver._ruan-_ortopedicos.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_lei_040-_2025_-_ver._ruan-_ortopedicos.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Doação de Materiais Ortopédicos e de Apoio à Saúde, no âmbito do Município de Paraguaçu/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/51/projetos_41.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/51/projetos_41.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Municipal de Consientização sobre o Descarte Seguro de Vidros, e dá outras providências.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/52/projetos_42.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/52/projetos_42.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Paraguaçu/MG, o "Dia do Gari" e dá outras providências.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/111/projeto_de_lei_-_043-2025_conselho_transito.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/111/projeto_de_lei_-_043-2025_conselho_transito.doc</t>
   </si>
   <si>
     <t>"Altera a Redação do Art. 3º da Lei Municipal 2.069 de 04 de novembro de 2008 que cria o conselho municipal de transporte e trânsito do Munícipio de Paraguaçu e da Outas Providencias’’.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/112/projeto_de_lei_-_044-2025-_dia_do_idoso_-_vitoria.docx</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/112/projeto_de_lei_-_044-2025-_dia_do_idoso_-_vitoria.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a instituição do “Dia do Idoso” no Município de Paraguaçu/MG e dá outras providências”.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Gilson Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_no_045-2025_-_animais_de_grande_porte.docx</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_no_045-2025_-_animais_de_grande_porte.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a apreensão, custódia e destinação de animais de grande porte soltos em vias públicas, praças e demais espaços públicos localizados na área urbana do Município de Paraguaçu/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/168/pl_046-2025_-_guarda_municipal..pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/168/pl_046-2025_-_guarda_municipal..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Guarda Municipal de Paraguaçu e dá outras providências.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Projeto de Lei Nº. 047/2025, de iniciativa do Poder Executivo Municipal, Atera Valores de Subvenções Sociais, Contribuições e auxílios Financeiros no Exercício de 2025 as Organizações da sociedade Civil que Especifica e da Outras Providencias’’.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/133/projeto_de_lei_etarismo.docx</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/133/projeto_de_lei_etarismo.docx</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Combate ao Etarismo no Município de Paraguaçu/MG e dá outras providências.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/153/pl_lei_49-2025.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/153/pl_lei_49-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 49-2025</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/154/pj_lei_50-2025.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/154/pj_lei_50-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 50-2025</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/155/pj_lei_51-2025.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/155/pj_lei_51-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 51-2025</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/156/pj_lei_52-2025.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/156/pj_lei_52-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 52-2025</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/169/projeto_de_lei_53-2025.pdf</t>
-[...2 lines deleted...]
-    <t>PROJETO DE LEI 53-2025</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/169/projeto_de_lei_53-2025.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PLANO MUNICIPAL DE MOBILIDADE URBANA DE PARAGUAÇU - PLANMOP.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_decreto_legislativo__medalha_de_merito__-_wander_tavares_santos.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_decreto_legislativo__medalha_de_merito__-_wander_tavares_santos.doc</t>
   </si>
   <si>
     <t>"Concede a Medalha do Mérito Legislativo da Câmara Municipal de Paraguaçu, Minas Gerais".</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Projetos de Decretos Legislativos Nºs. 011 a 015/2025, todos de iniciativa da Mesa_x000D_
 Diretora.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_decreto_kelson.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_decreto_kelson.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadão Honorário do Município de Paraguaçu ao Ilmo. Senhor Kelson de Abreu Pimentel de Carvalho.”</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moções</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/108/mocao_no_018-2025_-_mayara_joias.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/108/mocao_no_018-2025_-_mayara_joias.doc</t>
   </si>
   <si>
     <t>“Moção de Congratulações à Sra. Mayara Maria Marques, em reconhecimento à nobre iniciativa e exemplar dedicação na realização da “2ª Caminhada Mayara Joias”, evento voltado à conscientização sobre o câncer de mama, aos cuidados femininos e ao fortalecimento dos laços de solidariedade entre as mulheres paraguaçuenses”.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/109/mocao_no_019-2025_-_lucas_nogueira_-_esporte.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/109/mocao_no_019-2025_-_lucas_nogueira_-_esporte.doc</t>
   </si>
   <si>
     <t>“Moção de Congratulações ao Sr. Luccas Morais Nogueira, em reconhecimento à sua destacada trajetória esportiva, dedicação exemplar e por levar com orgulho o nome de Paraguaçu – MG em competições regionais e nacionais, servindo de inspiração e incentivo à prática esportiva e aos valores do esporte em nossa comunidade”.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/123/mocao_no_020-2025_-_lar_sao_vicente_de_paulo.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/123/mocao_no_020-2025_-_lar_sao_vicente_de_paulo.doc</t>
   </si>
   <si>
     <t>“Moção de Congratulações ao Lar São Vicente de Paulo e à Paróquia Nossa Senhora do Carmo, em reconhecimento à realização do Leilão Beneficente em prol dos idosos de Paraguaçu – MG, pelo exemplo de solidariedade, união e compromisso com a dignidade humana, fortalecendo os valores de fraternidade e amor ao próximo em nossa comunidade”.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/124/mocao_no_022-2025_-vinicius_vinagre_dias_-_esporte.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/124/mocao_no_022-2025_-vinicius_vinagre_dias_-_esporte.doc</t>
   </si>
   <si>
     <t>“Moção de Congratulações ao jovem atleta Vinícius Vinagre Dias, em reconhecimento à conquista do 1º lugar na categoria Bodybuilding Júnior no campeonato WNBF Brasil 2025, realizado em 09 de novembro de 2025”.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/131/mocoes_23_e_24.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/131/mocoes_23_e_24.pdf</t>
   </si>
   <si>
     <t>Moção Nº. 023/2025, de iniciativa do Vereador Luiz Antônio Correia, aos Organizadores do 4º campeonato de skate; Augusto Luís Palhão e Klinger Soares Dias;</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/128/mocao_no_024-2025_-conselho_tutelar.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/128/mocao_no_024-2025_-conselho_tutelar.doc</t>
   </si>
   <si>
     <t>“Moção de Congratulações ao conselho tutelar de Paraguaçu, pelo excepcional trabalho realizado no último ano”.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/136/mocao_no_025-2025_-aislan.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/136/mocao_no_025-2025_-aislan.doc</t>
   </si>
   <si>
     <t>Moção Nº. 025/2025, de iniciativa do Vereador Gilson Donizetti dos Santos, à Aislan_x000D_
 Augusto da Cruz.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/146/mocao_no_026-2025_-_professor_bricio.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/146/mocao_no_026-2025_-_professor_bricio.doc</t>
   </si>
   <si>
     <t>“Moção de Congratulações ao atleta e professor Fabrício Rodrigues Gonçalves – “Professor Brício’’ pela brilhante conquista da medalha de bronze no Mundial de Jiu-Jitsu, realizado no dia 27 de novembro, no Ginásio do Ibirapuera, em São Paulo”.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/147/mocao_no_027-2025_-_apae.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/147/mocao_no_027-2025_-_apae.doc</t>
   </si>
   <si>
     <t>“Moção de Congratulações à equipe da APAE de Paraguaçu/MG, em reconhecimento ao brilhante trabalho desenvolvido, ao cuidado exemplar dedicado aos usuários e à contínua busca por melhorias e humanização dos serviços prestados.”</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/148/mocao_no_028-2025_-_wesley.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/148/mocao_no_028-2025_-_wesley.doc</t>
   </si>
   <si>
     <t>“Moção de Congratulações ao atleta Wesley Prudenciano, conhecido como Lagarto, pela brilhante vitória conquistada na United Fight League (UFL), realizada em Curitiba, no dia 29 de novembro de 2025”.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/149/mocao_no_029-2025_-professores_de_educacao_fisica.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/149/mocao_no_029-2025_-professores_de_educacao_fisica.doc</t>
   </si>
   <si>
     <t>“Moção de Congratulações aos Professores de Educação Física do Município de Paraguaçu/MG, em reconhecimento à relevante atuação profissional e à contribuição para o desenvolvimento humano, social e esportivo de crianças, jovens e adultos.”.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Joel Indio</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/158/mocao_30-2025_joel.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/158/mocao_30-2025_joel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO 30-2025</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/159/mocao_31-2025_luizinho.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/159/mocao_31-2025_luizinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO 31-2025</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_complementar_001-2025_-_cargos_efetivos.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_complementar_001-2025_-_cargos_efetivos.pdf</t>
   </si>
   <si>
     <t>Altera o Plano de Cargos, Carreiras e Vencimentos dos Servidores do Município de Paraguaçu.</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_complementar_-_002-2025_-_organograma_administrativo.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_complementar_-_002-2025_-_organograma_administrativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORGANOGRAMA ADMINISTRATIVO DO MUNICÍPIO DE PARAGUAÇU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/18/projetos_de_lei_complementar_n._003-2025__cria_cargo_de_coordenador_de_comunicacao_e_midia_sociais.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/18/projetos_de_lei_complementar_n._003-2025__cria_cargo_de_coordenador_de_comunicacao_e_midia_sociais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Coordenador de Comunicação e Mídias Sociais no âmbito da Câmara Municipal de Paraguaçu e dá outras providências.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/166/plc_004-2025_-_i_merged.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/166/plc_004-2025_-_i_merged.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar 062 de 2025, para dispor sobre o acréscimo de vagas de Agente de Combate às Endemias, criação dos cargos de Educador e Assistente de Educador, alteração dos vencimentos dos Agentes Comunitários de Saúde e Agentes de Combate às Endemias, e dá outras providências."</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 61, de 2025, que dispõe sobre a estrutura organizacional da Administração Municipal Direta do Município de Paraguaçu/MG, para incluir o cargo de Coordenador Técnico do Abrigo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_complementar_006-2025.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_complementar_006-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Completar Nº. 006/2025, de iniciativa do Poder Executivo Municipal, Cria no Âmbito da Estrutura Administrativa do Município de Paraguaçu, o Cargo em Comissão do Chefe da Guarda Civil Municipal e da Outras Providencias;</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_lei_complementar_007-2025.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_lei_complementar_007-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Nº.007/2025, de iniciativa do Poder Executivo Municipal, que Cria, no Quadro de Provimento Efetivo do Município de Paraguaçu, o Cargo de Guarda Municipal e da Outras Providencias.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/150/pj_lei_compl_008.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/150/pj_lei_compl_008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre “a criação do cargo comissionado de Diretor de Compras e cria Gratificação para o Agente de Contratação/Pregoeiro no âmbito da Câmara Municipal de Paraguaçu-MG e dá outras providências”.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>PRESO</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_resolucao_dia_dos_evangelicos.docx</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_resolucao_dia_dos_evangelicos.docx</t>
   </si>
   <si>
     <t>Assunto: Institui, no âmbito da Câmara Municipal de Paraguaçu, a realização anual de Sessão Solene em comemoração ao “Dia dos Evangélicos” e à “Marcha para Jesus”.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Requer EXECUTIVO MUNICIPAL informações de qual o horário a feira, começa a termina, e a ata da reunião da decisão do mesmo.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>351</t>
   </si>
@@ -912,923 +912,923 @@
     <t>58</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>Requer ao PODER EXECUTIVO MUNICIPAL   informações sobre a existência de planejamento e/ou cronograma para a realização de limpeza das caixas de contenção localizadas nas vias rurais do município de Paraguaçu.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>Requer ao PODER EXECUTIVO MUNICIPAL as seguintes informações:_x000D_
 A-Cópia de todas as portarias, decretos, normas, regulamentos internos e termos de responsabilidade que disciplinam o uso de veículos oficiais, inclusive atos específicos que autorizem comissionados a conduzir veículos municipais. B-Lista atualizada de servidores, comissionados e prestadores/terceirizados autorizados a conduzir veículos oficiais, contendo: nome completo, cargo/função, matrícula (ou CPF), lotação/setor e qual veículo(s) estão autorizados a conduzir. C-Relação detalhada da frota municipal (por veículo): placa, prefixo, marca/modelo/ano, setor/setor de lotação, finalidade (ex.: gabinete, saúde, educação, obras), e indicação se o veículo é exclusivo de gabinete ou de uso institucional. D-Cópias dos termos de responsabilidade, folhas de ponto/controle de saída e diário de bordo de cada veículo, referente ao período dos últimos 12 (doze) meses. E-Registros de abastecimento, controle de quilometragem e manutenções.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/82/requerimento_367.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/82/requerimento_367.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal extensivo à Secretaria de saúde o porquê da falta de vacinas, relatório de quais vacinas foram perdidas no ESF Bela Vista devido a falta de gerador.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_368.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_368.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal quais ações serão tomadas com referência as casas, que foram interditadas após a enchente, no bairro Jardim das Acácias ao qual está juntando muito lixo e pessoas mal intencionadas, etc...</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/80/requerimento_369.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/80/requerimento_369.pdf</t>
   </si>
   <si>
     <t>Requer ao poder Executivo Municipal informações de quais atitudes serão tomadas nos cruzamentos da Rua Padre Piccinini com a Lino Prado e também com a Bias Fortes, onde já ocorreram 3 acidentes.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_vitoria_25092025_2.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_vitoria_25092025_2.pdf</t>
   </si>
   <si>
     <t>Requer ao PODER EXECUTIVO MUNICIPAL solicitando informações sobre a previsão de contratação de novos profissionais especialistas em fisioterapia para o Município, A demanda por atendimentos fisioterapêuticos tem crescido significativamente,_x000D_
 Diante disso, solicita-se ao Poder Executivo que informe:_x000D_
 - Se há previsão de contratação de novos fisioterapeutas para a rede municipal de saúde;_x000D_
 - Quais medidas estão sendo estudadas para suprir a demanda.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento_no_371.docx</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento_no_371.docx</t>
   </si>
   <si>
     <t>’Requer ao PODER EXECUTIVO MUNICIPAL a prestação de contas com suas respectivas notas fiscais e empenhos das manutenções das estradas rurais desse ano de janeiro 2025 até o presente momento especificando os locais.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/87/requerimento_no_373.docx</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/87/requerimento_no_373.docx</t>
   </si>
   <si>
     <t>Indica ao PODER EXECUTIVO MUNICIPAL informações de quando será colocado toldos ao redor da farmácia da policlínica onde já venho pedindo desde a gestão passada pois o sol entra diretamente dentro do ambiente o deixando muito quente.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_reajuste.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_reajuste.doc</t>
   </si>
   <si>
     <t>Requer ao PODER EXECUTIVO MUNICIPAL as seguintes informações: _x000D_
 1. 	Existe previsão formal para a concessão de reajuste salarial aos profissionais da rede municipal de ensino? Em caso afirmativo, qual a data estimada?_x000D_
 2.  Já foi elaborado estudo técnico para que possa ou não ser realizado tal reajuste? Se sim, solicito cópia do referido documento._x000D_
 3. 	Há análise financeira que demonstre o impacto orçamentário da medida? Caso positivo, também solicito acesso ao conteúdo</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>Requer ao PODER EXECUTIVO MUNICIPAL informações sobre quais foram as ações realizadas ou autorizadas pelo CODEMA no ano de 2025.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/71/requerimento_calcamento_15102025.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/71/requerimento_calcamento_15102025.pdf</t>
   </si>
   <si>
     <t>Requer ao PRESIDENTE DO CONSELHO MUNICIPAL DE SAÚDE cópia do regimento e estatuto do conselho, bem como cópia das 12 últimas atas, bem como informações se há data definida para reuniões mensais ou são esporádicas. Também requer informações de como a população deve participar do conselho municipal de saúde e quais meios de divulgação das reuniões.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_e_requerimenton_pdf.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_e_requerimenton_pdf.pdf</t>
   </si>
   <si>
     <t>Requer a SECRETARIA MUNICIPAL DE SAUDE informações dos próximos mutirões de saúde que serão realizados em nossa Cidade ou em outras, seja exames ou procedimentos de baixa ou média complexidade e qual o fundo financeiro estará sendo usado (emendas de deputados, verbas do fundo de saúde ou emendas impositivas).</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/72/requerimento_calcamento_15102025.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/72/requerimento_calcamento_15102025.pdf</t>
   </si>
   <si>
     <t>Requer a SECRETARIA MUNICIPAL DE SAÚDE as seguintes informações detalhadas acerca do procedimento adotado por esta Secretaria Municipal de Saúde quanto ao repasse dos recursos financeiros destinados ao cumprimento do piso salarial nacional da enfermagem, conforme estabelecido pela Portaria GM/MS nº 1.135, de 16 de agosto de 2023._x000D_
 - Qual o procedimento adotado pela Secretaria Municipal de Saúde após o recebimento dos recursos no Fundo Municipal?_x000D_
 - Existe a necessidade de elaboração de ofício ou outro documento formal para que os valores sejam repassados à fundação responsável pela execução dos serviços de enfermagem?_x000D_
 - Quais são os critérios e etapas para a liberação dos recursos à fundação, incluindo prazos, documentos exigidos e responsáveis pelo processo?_x000D_
 - Há previsão de cronograma para os repasses mensais ou trimestrais?_x000D_
 - Quais mecanismos de controle e prestação de contas são exigidos da fundação após o recebimento dos valores?</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/74/requerimento_vitoria_16102025_pdf.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/74/requerimento_vitoria_16102025_pdf.pdf</t>
   </si>
   <si>
     <t>Requer ao PODER EXECUTIVO MUNICIPAL cópia do contrato da empresa vencedora do processo licitatório 166/2025 pregão n°046 /2025.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento_vitoria_16102025_pdf.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento_vitoria_16102025_pdf.pdf</t>
   </si>
   <si>
     <t>Requer ao PODER EXECUTIVO MUNICIPAL as seguintes informações e cópias dos documentos referentes ao Processo Licitatório nº 164/2025 – Pregão Presencial nº 044/2025 (abertura em 13/10/2025) e ao contrato/ata da empresa vencedora:_x000D_
 Cópia integral do edital e de todos os seus anexos._x000D_
 Cópia das propostas apresentadas pelas licitantes e respectivas planilhas de preços._x000D_
 Ata(s) de sessão(es) de julgamento, termo de adjudicação e homologação._x000D_
 Contrato ou Ata de Registro de Preços celebrado com a empresa vencedora, incluindo todos os aditivos, termos e adendos._x000D_
 Cópias de eventual declaração de ausência de conflito de interesses e/ou declaração de impedimento assinadas pelos gestores responsáveis pelo processo licitatório, bem como manifestação do controle interno do Município sobre este procedimento, quando existente._x000D_
 Comunicações formais (ofícios, e-mails, processos administrativos) trocadas entre a Secretaria de Obras e a empresa vencedora referentes a esta contratação._x000D_
 Identificação do servid</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/78/denuncia_a_camara_municipal_pdf.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/78/denuncia_a_camara_municipal_pdf.pdf</t>
   </si>
   <si>
     <t>Requer providências institucionais e manifestação pública da Câmara Municipal diante de ataques e ofensas à honra e ao exercício do mandato parlamentar.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/88/requerimento_vitoria_22102025.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/88/requerimento_vitoria_22102025.doc</t>
   </si>
   <si>
     <t>Requer ao PODER EXECUTIVO MUNICIPAL os contratos de todos os monitores dos transportes escolares desse ano de 2025 até a presente data desse requerimento incluindo os da terceirizadas e quais linhas fazem.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/89/requerimento_vitoria_22102025.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/89/requerimento_vitoria_22102025.doc</t>
   </si>
   <si>
     <t>Requer ao PODER EXECUTIVO MUNICIPAL o contrato da empresa vencedora do processo licitatório 167/2025 pregão 047/2025 no Valor Total Estimado: R$ 10.096.622,83 (dez milhões, noventa e seis mil, seiscentos e vinte e dois reais e oitenta e três centavos).</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/90/requerimento_vitoria_22102025.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/90/requerimento_vitoria_22102025.doc</t>
   </si>
   <si>
     <t>Requer ao PODER EXECUTIVO MUNICIPAL informações de quando serão feitas as manutenções das Ruas José Frederico Schimidt que estão com os bloquetes todos soltando e a rua afundando visto que já fiz indicações a respeito e não foi resolvido o problema.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento_vitoria_22102025.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento_vitoria_22102025.doc</t>
   </si>
   <si>
     <t>Requer ao PODER EXECUTIVO MUNICIPAL informações de como está funcionando a fiscalização sobre os terrenos sujos, se já foi multado algum proprietário, visto que a cidade já tinha mato e agora com o começo das chuvas vai ficar pior.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento_vitoria_22102025.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento_vitoria_22102025.doc</t>
   </si>
   <si>
     <t>Requer ao PODER EXECUTIVO MUNICIPAL informações de quando será realizada a feira do terno em Paraguaçu.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/96/requerimento_391.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/96/requerimento_391.doc</t>
   </si>
   <si>
     <t>‘’ Requer ao PODER EXECUTIVO MUNICIPAL se existe previsão para a instalação de câmeras de monitoramento em todos os semáforos do município”.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento_392.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento_392.doc</t>
   </si>
   <si>
     <t>‘’Requer ao PODER EXECUTIVO MUNICIPAL informações sobre a existência de previsão para a colocação de cascalho na estrada rural do Macuco, especialmente no trecho onde já houve passagem de máquina’’.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/98/requerimento_393.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/98/requerimento_393.doc</t>
   </si>
   <si>
     <t>‘’ Requer ao PODER EXECUTIVO MUNICIPAL informações detalhadas sobre os pedidos de instalação de quebra-molas na Rua Daniel Bueno, localizada no bairro Nova Paraguaçu. _x000D_
 - Existe previsão para execução da obra? Se sim, qual o cronograma?’’.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/99/requerimento_394.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/99/requerimento_394.pdf</t>
   </si>
   <si>
     <t>‘’Requer ao PODER EXECUTIVO MUNICIPAL os seguintes documentos e informações referentes ao EDITAL DE LEILÃO PÚBLICO Nº 001/2025 (PROCESSO Nº 158/2025):_x000D_
 A) Relação completa e nominal dos arrematantes de cada lote, com indicação de:_x000D_
 a) nome completo (pessoa física) ou razão social (pessoa jurídica);_x000D_
 b) CPF ou CNPJ;_x000D_
 c) lote(s) arrematado(s) (nº do lote e descrição);_x000D_
 d) valor do lance vencedor e valor efetivamente pago;_x000D_
 e) data e hora da arrematação._x000D_
 *Cópias dos comprovantes de pagamento (comprovantes de depósito/transferência/PIX) referentes aos valores de arrematação e das comissões do Leiloeiro Oficial, contendo:_x000D_
 a) dados bancários de origem e de destino (instituição, agência, conta, titular);_x000D_
 b) data e horário das operações._x000D_
 *Cópias das “Notas de Venda em Leilão”, recibos, CRV(s) (quando existentes) ou quaisquer documentos de transferência emitidos em razão das arrematações, bem como cópia de procurações públicas eventualmente outorgadas pelo Comitente para regularização de documentos</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/100/requerimento_394.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/100/requerimento_394.pdf</t>
   </si>
   <si>
     <t>‘’ Requer ao PODER EXECUTIVO MUNICIPAL informações de quando a grade de proteção será colocada na ponte das Acácias e os passeios que estão danificados’’.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/101/requerimento_394.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/101/requerimento_394.pdf</t>
   </si>
   <si>
     <t>‘’ Requer ao PODER EXECUTIVO MUNICIPAL as seguintes informações e documentos especificando as datas para que ele fiquei ciente e desta vez responda: Fundamento legal: Lei nº 12.527/2011 (Lei de Acesso à Informação) meses :Janeiro, Fevereiro, Março, Abril, maio, Junho ,julho, Agosto, Setembro, Outubro, Relação detalhada de todas as despesas com publicidade e comunicação institucional, discriminadas por mês, contendo:valor empenhado, liquidado e pago;_x000D_
 órgão/secretaria responsável;natureza da despesa (campanha institucional, avisos, comunicados, campanhas de saúde, educação, etc.); fonte de recurso (dotação orçamentária e fonte). Cópia integral dos contratos, instrumentos congêneres, aditivos e termos de inexigibilidade/dispensa de licitação relacionados a serviços de publicidade, assessoria de comunicação, contratação de agências de propaganda e veículos de comunicação; com indicação de processo administrativo, vigência, objeto e valores._x000D_
 Relação dos fornecedores/fornecedoras (agências,</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/115/rq_vi.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/115/rq_vi.pdf</t>
   </si>
   <si>
     <t>Requerimentos 397,398 e 399.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/102/req_400.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/102/req_400.pdf</t>
   </si>
   <si>
     <t>"REQUER AO PODER EXECUTIVO MUNICIPAL QUE ENCAMINHE A ESTA CASA LEGISLATIVA O CRONOGRAMA ATUALIZADO DE HORÁRIOS DE FUNCIONAMENTO DO BARCO QUE REALIZA TRAVESSIA NO BARCO DA CACHOEIRA".</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/120/req_ur.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/120/req_ur.pdf</t>
   </si>
   <si>
     <t>- Requerimento de Urgência Especial Nº. 401/2025, de iniciativa dos Vereadores Ruan Bressane, Gilson Donizetti dos Santos e Cleber Vigato.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>J,F,O,R - Justiça, Finança,Orçamento e Redação</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/129/pedido_de_urgencia_especial_-_subvencao_consep.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/129/pedido_de_urgencia_especial_-_subvencao_consep.doc</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial Nº. 402/2025, de iniciativa dos Vereadores Ruan Bressane, Gilson Donizetti dos Santos e Cleber Vigato.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/134/requerimento_vitoria_sessao_01-12-2025.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/134/requerimento_vitoria_sessao_01-12-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento Nº. 403/2025_x000D_
 Requerimento Nº. 404/2025_x000D_
 Requerimento Nº. 405/2025</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/138/requerimento_gilson.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/138/requerimento_gilson.pdf</t>
   </si>
   <si>
     <t>Requerimento Nº. 406/2025_x000D_
 Requerimento Nº. 407/2025</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/160/requerimentos_408-409-410_vitoria.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/160/requerimentos_408-409-410_vitoria.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTOS 408, 409, 410</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/151/requerimento_pedido_de_urgencia_especial_-_criacao_do_cargo_de_diretor.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/151/requerimento_pedido_de_urgencia_especial_-_criacao_do_cargo_de_diretor.doc</t>
   </si>
   <si>
     <t>“Pedido de urgência especial para apreciação do projeto de lei complementar nº 008/2025.”</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/152/requerimentos_412-413-414_julio.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/152/requerimentos_412-413-414_julio.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTOS 412, 413, 414</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/162/pedido_de_urgencia_especial_-_projeto_52-2025_e_decreto.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/162/pedido_de_urgencia_especial_-_projeto_52-2025_e_decreto.pdf</t>
   </si>
   <si>
     <t>“Pedido de urgência especial para apreciação do Projeto de Decreto Legislativo nº 016/2025 e do Projeto de Lei nº 052/2025.”</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_indicacoes_14-10-25.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_indicacoes_14-10-25.pdf</t>
   </si>
   <si>
     <t>Indica ao PODER EXECUTIVO MUNICIPAL que seja providenciada a colocação de cascalho nas vias do bairro rural do Macuco, especialmente nas proximidades do Morro do Geninho.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/65/indicacao_quebra_molas_1.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/65/indicacao_quebra_molas_1.pdf</t>
   </si>
   <si>
     <t>’Indica ao PODER EXECUTIVO MUNICIPAL que seja providenciada a instalação de quebra-molas (redutores de velocidade) na Rua Dom Ferrão, nas proximidades do depósito de areia.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_calcada.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_calcada.pdf</t>
   </si>
   <si>
     <t>Indica ao PODER EXECUTIVO MUNICIPAL que seja realizada a construção de passeio público (calçada) em toda a extensão do lado direito da Rua Glauco Prado.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento_calcamento_15102025.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento_calcamento_15102025.pdf</t>
   </si>
   <si>
     <t>Indica ao PODER EXECUTIVO MUNICIPAL que realize melhorias na entrada da Vila Samantha com urgência.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_e_requerimenton_pdf.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_e_requerimenton_pdf.pdf</t>
   </si>
   <si>
     <t>Indica ao PODER EXECUTIVO MUNICIPAL que seja apreciado a possibilidade asfáltica nas ruas da Vila operária, visto que estão com a preservação comprometida.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_no_354.docx</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_no_354.docx</t>
   </si>
   <si>
     <t>Indica ao PODER EXECUTIVO MUNICIPAL que esteja colocando grade de proteção no lado direito da pista na Rua José Camilo da Costa, que se faça um passeio para pedestres o local e muito perigoso.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_no_355.docx</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_no_355.docx</t>
   </si>
   <si>
     <t>Indica ao PODER EXECUTIVO MUNICIPAL que seja adquirida uma maca apropriada para as gestantes que consultam na casa de apoio.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_no_356.docx</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_no_356.docx</t>
   </si>
   <si>
     <t>Indica ao PODER EXECUTIVO MUNICIPAL extensivo a secretaria da educação que seja estudado a possibilidade de ter meio período nas escolas que tem período integral muitas mães estão pedindo indico que se faça uma audiência pública.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_369.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_369.pdf</t>
   </si>
   <si>
     <t>‘’ Indica ao PODER EXECUTIVO MUNICIPAL sejam realizados os devidos reparos no beco situado na região da Quita Prado”.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_370.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_370.pdf</t>
   </si>
   <si>
     <t>‘’ Indica ao PODER EXECUTIVO MUNICIPAL que estude a viabilidade de implantação de sinalização de sentido único na subida da Rua Ney Edward de Andrade, localizada no bairro Colina São Marcos”.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_cleber_vigato.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_cleber_vigato.pdf</t>
   </si>
   <si>
     <t>‘’ Indica ao PODER EXECUTIVO MUNICIPAL que seja instalado um redutor de velocidade (lombada ou faixa elevada) em frente à fábrica Ferrantelli”.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_12112025.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_12112025.pdf</t>
   </si>
   <si>
     <t>‘’ Indica ao PODER EXECUTIVO MUNICIPAL que seja realizada manutenção urgente na Rua da Fábrica e na entrada da Vila Santo Antônio”.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/126/indicacoes_374_e_375.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/126/indicacoes_374_e_375.pdf</t>
   </si>
   <si>
     <t>Indicação Nº. 374/2025, de iniciativa do Vereador Gilson Donizetti dos Santos;_x000D_
 Indicação Nº. 375/2025, de iniciativa do Vereador Gilson Donizetti dos Santos;</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_luizinho.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_luizinho.pdf</t>
   </si>
   <si>
     <t>Indicação Nº. 376/2025</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/135/requerimento_vitoria_sessao_01-12-2025.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/135/requerimento_vitoria_sessao_01-12-2025.pdf</t>
   </si>
   <si>
     <t>Indicação Nº. 377/2025_x000D_
 Indicação Nº. 378/2025_x000D_
 Indicação Nº. 379/2025</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_384_luizinho.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_384_luizinho.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 384-2025</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/69/mocao_no_017-2025_-_dia_dos_professores.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/69/mocao_no_017-2025_-_dia_dos_professores.doc</t>
   </si>
   <si>
     <t>Moção de Congratulações aos Professores do Município de Paraguaçu, em reconhecimento à dedicação, compromisso e relevante contribuição para a formação cidadã, cultural e intelectual da comunidade, por ocasião do Dia dos Professores, comemorado em 15 de outubro.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/118/mocao_no_020-2025_-_lar_sao_vicente_de_paulo.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/118/mocao_no_020-2025_-_lar_sao_vicente_de_paulo.doc</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/127/mocao_no_023-2025_-campeonato_de_skate.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/127/mocao_no_023-2025_-campeonato_de_skate.doc</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>EIMPO</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/114/emendas_impositivas_loa_no_01_a_07_-_vereadores_iguais_so_muda_nome_e_numero.docx</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/114/emendas_impositivas_loa_no_01_a_07_-_vereadores_iguais_so_muda_nome_e_numero.docx</t>
   </si>
   <si>
     <t>– Projeto de Emenda Impositiva Nº. 001/2025 ao Substitutivo Nº. 001/2025 ao Projeto de Lei Nº. 036/2025, de iniciativa do Vereador Matias Fonseca; _x000D_
  – Projeto de Emenda Impositiva Nº. 002/2025 ao Substitutivo Nº. 001/2025 ao Projeto de Lei Nº. 036/2025, de iniciativa do Vereador Gilson Donizetti dos Santos;_x000D_
  – Projeto de Emenda Impositiva Nº. 003/2025 ao Substitutivo Nº. 001/2025 ao Projeto de Lei Nº. 036/2025, de iniciativa do Vereador Ruan Bressane;_x000D_
  – Projeto de Emenda Impositiva Nº. 004/2025 ao Substitutivo Nº. 001/2025 ao Projeto de Lei Nº. 036/2025, de iniciativa do Vereador Cleber Vigato; _x000D_
  – Projeto de Emenda Impositiva Nº. 005/2025 ao Substitutivo Nº. 001/2025 ao Projeto de Lei Nº. 036/2025, de iniciativa do Vereador Joel Martins; _x000D_
  – Projeto de Emenda Impositiva Nº. 006/2025 ao Substitutivo Nº. 001/2025 ao Projeto de Lei Nº. 036/2025, de iniciativa do Vereador Mateus Henrique Paiva; _x000D_
  – Projeto de Emenda Impositiva Nº. 007/2025 ao Substitutivo Nº. 001/2025 ao Projeto de Lei</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/144/emenda_impositiva_luiz_antonio_finalizado.docx</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/144/emenda_impositiva_luiz_antonio_finalizado.docx</t>
   </si>
   <si>
     <t>“Altera dispositivos e anexos do Projeto de Lei Nº. 036/2025, que ‘Estima a receita e fixa a despesa do Município de Paraguaçu, Estado de Minas Gerais para o exercício financeiro de 2026 e dá outras providências”.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/145/emenda_impositiva_-_vitoria_silva_atualizado.docx</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/145/emenda_impositiva_-_vitoria_silva_atualizado.docx</t>
   </si>
   <si>
     <t>“Altera dispositivos e anexos do Substitutivo 01 ao Projeto de Lei Nº. 036/2025, que estima a receita e fixa a despesa do Município de Paraguaçu para o exercício financeiro de 2026 e dá outras providências.”</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>PEMOD</t>
   </si>
   <si>
     <t>Projeto de Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_emenda_modificativa_no_001__ao_projeto_de_lei_complementar_no_007-2025.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_emenda_modificativa_no_001__ao_projeto_de_lei_complementar_no_007-2025.pdf</t>
   </si>
   <si>
     <t>Ementa: Altera a redação do art.2 º do Projeto de Lei Complementar nº 007/2025 que “cria, no quadro de provimentos efetivo do município de Paraguaçu, o cargo de Guarda Civil Municipal e dá outras providências.”</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/38/projeto_de_emenda_modificativa_01_do_projeto_28-2025.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/38/projeto_de_emenda_modificativa_01_do_projeto_28-2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1° do Projeto de Lei n° 028/2025, para estabelecer que a comemoração da Semana Municipal da Cultura Flashback que ocorrerá apenas no dia 5 de novembro de cada ano.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>OE</t>
   </si>
   <si>
     <t>Ofícios do Executivo</t>
   </si>
   <si>
     <t>Ofícios do Executivo Nº 609 a 614_x000D_
 Respostas aos Requerimentos: _x000D_
 Nº 347 - autor:  Vitória Silva._x000D_
 Nº 348 - autora:  Vitória Silva._x000D_
 Nº 349 - autora:  Vitória Silva._x000D_
 Nº 352 - autor:  Mateus Paiva._x000D_
 Nº 353 - autor:  Mateus Paiva._x000D_
 Nº 354 - autor:  Gilson Enfermeiro.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/85/oficios_executivo_23-10-2025.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/85/oficios_executivo_23-10-2025.pdf</t>
   </si>
   <si>
     <t>Ofícios Nº 624 a 634 e anexos e Ofício Nº 638: Respostas a requerimentos.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/105/oficios_executivo_31-10-2025.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/105/oficios_executivo_31-10-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIOS EXECUTIVO 31-10-2025</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/106/oficios_executivo_06-11-2025.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/106/oficios_executivo_06-11-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIOS EXECUTIVO 06-11-2025</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/113/oficios_executivo_13-11-2025.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/113/oficios_executivo_13-11-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIOS EXECUTIVO 669,673,674,675,676,677,678,679,682</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/132/oficios_28-11-2025.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/132/oficios_28-11-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIOS EXECUTIVO 695, 696, 697, 698, 699, 700 E 701</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>OT</t>
   </si>
   <si>
     <t>Ofícios de Terceiros</t>
   </si>
   <si>
     <t>ANDERSON MAZZEU JUNQUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/84/oficios_terceiros_17-10-25.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/84/oficios_terceiros_17-10-25.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento Nº 360 - autor: Gilson Enfermeiro.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>PEAD</t>
   </si>
   <si>
     <t>Projeto de Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/121/projeto_emenda_aditiva_loa_ajustado1.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/121/projeto_emenda_aditiva_loa_ajustado1.doc</t>
   </si>
   <si>
     <t>Projeto de Emenda Aditiva Nº. 001/2025 ao Substitutivo Nº. 001/2025 ao Projeto de Lei Nº. 036/2025, de iniciativa de todos os Vereadores;</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Projeto de Emenda Aditiva nº. 001/2025 ao Projeto de Lei nº. 035/2025, de iniciativa_x000D_
 de todos os Vereadores, que “Acrescenta programas e ações ao Plano Plurianual do Município de_x000D_
 Paraguaçu-MG para o período de 2026 a 2029 e dá outras providências”</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_emenda_aditiva_loa_ajustado1.doc</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_emenda_aditiva_loa_ajustado1.doc</t>
   </si>
   <si>
     <t>Acrescenta dispositivos ao Projeto de Lei nº 036/2025, que estima a receita e fixa a despesa do Município de Paraguaçu para o exercício financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>SPL</t>
   </si>
   <si>
     <t>SUBSTITUTIVO AO PROJETO DE LEI</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei Nº 036/2025, Estima a Receita e Fixa a Despesa do Município de Paraguaçu, Estado de Minas Gerais para o exercício de 2026 e da Outras Providencias;</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>VETO AO PROJETO</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/140/veto.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/140/veto.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei Nº. 037/2025, que, “Institui a Semana Municipal do Combate ao_x000D_
 Bullying, à Adultização Precoce e à Violência nas Escolas”.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/141/veto.pdf</t>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/141/veto.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei Nº. 040/2025, que, “Institui o Programa Municipal de Doação_x000D_
 de Materiais Ortopédicos e de apoio à Saúde”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -2136,68 +2136,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/1/projeto_de_lei_-_subvencoes_e_repasses-_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_no_003_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_no_004_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_005-2025_-_cleber_vigato.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_006-2026_-_cleber_vigato.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/7/projet1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/8/projeto_de_lei_no_008_2025_-_saudecar_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_lei._no_009_2025_-_dispoe_sobre_retificacao_de_informacoes_da_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_lei_no_010_2025_-_executivo_-_credito_especial_remanejamento_nova_estrutura.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_11_-_nome_de_ruas_-_loteamento_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_-_012-2025__altera_subvencoes.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/23/projetos_de_lei_014_-_desafetacao_parque_-_colina.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_lei_015-2025_-_vitora_silva_eliminador_de_ar.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_016-2025_-_mateus.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_017.2025_-_abono_sal..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_18-2025_-_cemei_dona_zilda.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_no_19_2025_-_altera_subvencoes_ii.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_de_lei_no_20_2025_-_reajuste_salario_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/30/projeto_de_lei_021_ldo_2026_-_paraguacu.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_lei_no_022-_2025_-_ver._ruan-_dia_do_trabalhador_rural.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/32/projetos_de_lei_23_-_desafetacao_para_fins_habitacionais_-_jardim_dos_ipes.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_de_lei_24.2025_-_altera_subvencoes_iii_-_alago.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/34/projeto_de_lei_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_-_026_-_2025_acorrentamento_de_animais.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_-_027-2025_escritorio_virtual.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_no_28-2025_-_flashback.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/40/projeto_de_lei_-_030-2025_altera_subvencoes_iv_-_alago_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/42/projeto_032-2025_municipalizacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/43/projeto_de_lei_033-2025_-_julio_da_folia_de_reis.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/44/projeto_de_lei_034-2025-_executivo_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/46/projeto_36_-_loa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_lei_038-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_lei_040-_2025_-_ver._ruan-_ortopedicos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/51/projetos_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/52/projetos_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/111/projeto_de_lei_-_043-2025_conselho_transito.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/112/projeto_de_lei_-_044-2025-_dia_do_idoso_-_vitoria.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_no_045-2025_-_animais_de_grande_porte.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/168/pl_046-2025_-_guarda_municipal..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/133/projeto_de_lei_etarismo.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/153/pl_lei_49-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/154/pj_lei_50-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/155/pj_lei_51-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/156/pj_lei_52-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/169/projeto_de_lei_53-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_decreto_legislativo__medalha_de_merito__-_wander_tavares_santos.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_decreto_kelson.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/108/mocao_no_018-2025_-_mayara_joias.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/109/mocao_no_019-2025_-_lucas_nogueira_-_esporte.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/123/mocao_no_020-2025_-_lar_sao_vicente_de_paulo.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/124/mocao_no_022-2025_-vinicius_vinagre_dias_-_esporte.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/131/mocoes_23_e_24.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/128/mocao_no_024-2025_-conselho_tutelar.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/136/mocao_no_025-2025_-aislan.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/146/mocao_no_026-2025_-_professor_bricio.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/147/mocao_no_027-2025_-_apae.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/148/mocao_no_028-2025_-_wesley.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/149/mocao_no_029-2025_-professores_de_educacao_fisica.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/158/mocao_30-2025_joel.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/159/mocao_31-2025_luizinho.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_complementar_001-2025_-_cargos_efetivos.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_complementar_-_002-2025_-_organograma_administrativo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/18/projetos_de_lei_complementar_n._003-2025__cria_cargo_de_coordenador_de_comunicacao_e_midia_sociais.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/166/plc_004-2025_-_i_merged.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_complementar_006-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_lei_complementar_007-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/150/pj_lei_compl_008.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_resolucao_dia_dos_evangelicos.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/82/requerimento_367.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_368.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/80/requerimento_369.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_vitoria_25092025_2.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento_no_371.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/87/requerimento_no_373.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_reajuste.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/71/requerimento_calcamento_15102025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_e_requerimenton_pdf.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/72/requerimento_calcamento_15102025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/74/requerimento_vitoria_16102025_pdf.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento_vitoria_16102025_pdf.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/78/denuncia_a_camara_municipal_pdf.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/88/requerimento_vitoria_22102025.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/89/requerimento_vitoria_22102025.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/90/requerimento_vitoria_22102025.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento_vitoria_22102025.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento_vitoria_22102025.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/96/requerimento_391.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento_392.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/98/requerimento_393.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/99/requerimento_394.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/100/requerimento_394.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/101/requerimento_394.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/115/rq_vi.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/102/req_400.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/120/req_ur.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/129/pedido_de_urgencia_especial_-_subvencao_consep.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/134/requerimento_vitoria_sessao_01-12-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/138/requerimento_gilson.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/160/requerimentos_408-409-410_vitoria.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/151/requerimento_pedido_de_urgencia_especial_-_criacao_do_cargo_de_diretor.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/152/requerimentos_412-413-414_julio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/162/pedido_de_urgencia_especial_-_projeto_52-2025_e_decreto.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_indicacoes_14-10-25.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/65/indicacao_quebra_molas_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_calcada.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento_calcamento_15102025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_e_requerimenton_pdf.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_no_354.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_no_355.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_no_356.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_369.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_370.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_cleber_vigato.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_12112025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/126/indicacoes_374_e_375.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_luizinho.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/135/requerimento_vitoria_sessao_01-12-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_384_luizinho.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/69/mocao_no_017-2025_-_dia_dos_professores.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/118/mocao_no_020-2025_-_lar_sao_vicente_de_paulo.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/127/mocao_no_023-2025_-campeonato_de_skate.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/114/emendas_impositivas_loa_no_01_a_07_-_vereadores_iguais_so_muda_nome_e_numero.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/144/emenda_impositiva_luiz_antonio_finalizado.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/145/emenda_impositiva_-_vitoria_silva_atualizado.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_emenda_modificativa_no_001__ao_projeto_de_lei_complementar_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/38/projeto_de_emenda_modificativa_01_do_projeto_28-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/85/oficios_executivo_23-10-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/105/oficios_executivo_31-10-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/106/oficios_executivo_06-11-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/113/oficios_executivo_13-11-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/132/oficios_28-11-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/84/oficios_terceiros_17-10-25.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/121/projeto_emenda_aditiva_loa_ajustado1.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_emenda_aditiva_loa_ajustado1.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/140/veto.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/141/veto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/1/projeto_de_lei_-_subvencoes_e_repasses-_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_no_003_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_no_004_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_005-2025_-_cleber_vigato.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_006-2026_-_cleber_vigato.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/7/projet1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/8/projeto_de_lei_no_008_2025_-_saudecar_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_lei._no_009_2025_-_dispoe_sobre_retificacao_de_informacoes_da_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_lei_no_010_2025_-_executivo_-_credito_especial_remanejamento_nova_estrutura.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_11_-_nome_de_ruas_-_loteamento_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_-_012-2025__altera_subvencoes.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/23/projetos_de_lei_014_-_desafetacao_parque_-_colina.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_lei_015-2025_-_vitora_silva_eliminador_de_ar.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_016-2025_-_mateus.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_017.2025_-_abono_sal..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_18-2025_-_cemei_dona_zilda.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_no_19_2025_-_altera_subvencoes_ii.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_de_lei_no_20_2025_-_reajuste_salario_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/30/projeto_de_lei_021_ldo_2026_-_paraguacu.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_lei_no_022-_2025_-_ver._ruan-_dia_do_trabalhador_rural.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/32/projetos_de_lei_23_-_desafetacao_para_fins_habitacionais_-_jardim_dos_ipes.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_de_lei_24.2025_-_altera_subvencoes_iii_-_alago.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/34/projeto_de_lei_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_-_026_-_2025_acorrentamento_de_animais.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_-_027-2025_escritorio_virtual.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_no_28-2025_-_flashback.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/40/projeto_de_lei_-_030-2025_altera_subvencoes_iv_-_alago_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/42/projeto_032-2025_municipalizacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/43/projeto_de_lei_033-2025_-_julio_da_folia_de_reis.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/44/projeto_de_lei_034-2025-_executivo_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/46/projeto_36_-_loa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_lei_038-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_lei_040-_2025_-_ver._ruan-_ortopedicos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/51/projetos_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/52/projetos_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/111/projeto_de_lei_-_043-2025_conselho_transito.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/112/projeto_de_lei_-_044-2025-_dia_do_idoso_-_vitoria.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_no_045-2025_-_animais_de_grande_porte.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/168/pl_046-2025_-_guarda_municipal..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/133/projeto_de_lei_etarismo.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/153/pl_lei_49-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/154/pj_lei_50-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/155/pj_lei_51-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/156/pj_lei_52-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/169/projeto_de_lei_53-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_decreto_legislativo__medalha_de_merito__-_wander_tavares_santos.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_decreto_kelson.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/108/mocao_no_018-2025_-_mayara_joias.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/109/mocao_no_019-2025_-_lucas_nogueira_-_esporte.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/123/mocao_no_020-2025_-_lar_sao_vicente_de_paulo.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/124/mocao_no_022-2025_-vinicius_vinagre_dias_-_esporte.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/131/mocoes_23_e_24.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/128/mocao_no_024-2025_-conselho_tutelar.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/136/mocao_no_025-2025_-aislan.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/146/mocao_no_026-2025_-_professor_bricio.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/147/mocao_no_027-2025_-_apae.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/148/mocao_no_028-2025_-_wesley.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/149/mocao_no_029-2025_-professores_de_educacao_fisica.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/158/mocao_30-2025_joel.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/159/mocao_31-2025_luizinho.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_complementar_001-2025_-_cargos_efetivos.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_complementar_-_002-2025_-_organograma_administrativo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/18/projetos_de_lei_complementar_n._003-2025__cria_cargo_de_coordenador_de_comunicacao_e_midia_sociais.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/166/plc_004-2025_-_i_merged.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_complementar_006-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_lei_complementar_007-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/150/pj_lei_compl_008.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_resolucao_dia_dos_evangelicos.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/82/requerimento_367.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_368.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/80/requerimento_369.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_vitoria_25092025_2.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento_no_371.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/87/requerimento_no_373.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_reajuste.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/71/requerimento_calcamento_15102025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_e_requerimenton_pdf.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/72/requerimento_calcamento_15102025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/74/requerimento_vitoria_16102025_pdf.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento_vitoria_16102025_pdf.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/78/denuncia_a_camara_municipal_pdf.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/88/requerimento_vitoria_22102025.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/89/requerimento_vitoria_22102025.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/90/requerimento_vitoria_22102025.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento_vitoria_22102025.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento_vitoria_22102025.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/96/requerimento_391.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento_392.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/98/requerimento_393.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/99/requerimento_394.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/100/requerimento_394.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/101/requerimento_394.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/115/rq_vi.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/102/req_400.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/120/req_ur.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/129/pedido_de_urgencia_especial_-_subvencao_consep.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/134/requerimento_vitoria_sessao_01-12-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/138/requerimento_gilson.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/160/requerimentos_408-409-410_vitoria.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/151/requerimento_pedido_de_urgencia_especial_-_criacao_do_cargo_de_diretor.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/152/requerimentos_412-413-414_julio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/162/pedido_de_urgencia_especial_-_projeto_52-2025_e_decreto.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_indicacoes_14-10-25.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/65/indicacao_quebra_molas_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_calcada.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento_calcamento_15102025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_e_requerimenton_pdf.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_no_354.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_no_355.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_no_356.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_369.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_370.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_cleber_vigato.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_12112025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/126/indicacoes_374_e_375.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_luizinho.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/135/requerimento_vitoria_sessao_01-12-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_384_luizinho.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/69/mocao_no_017-2025_-_dia_dos_professores.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/118/mocao_no_020-2025_-_lar_sao_vicente_de_paulo.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/127/mocao_no_023-2025_-campeonato_de_skate.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/114/emendas_impositivas_loa_no_01_a_07_-_vereadores_iguais_so_muda_nome_e_numero.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/144/emenda_impositiva_luiz_antonio_finalizado.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/145/emenda_impositiva_-_vitoria_silva_atualizado.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_emenda_modificativa_no_001__ao_projeto_de_lei_complementar_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/38/projeto_de_emenda_modificativa_01_do_projeto_28-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/85/oficios_executivo_23-10-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/105/oficios_executivo_31-10-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/106/oficios_executivo_06-11-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/113/oficios_executivo_13-11-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/132/oficios_28-11-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/84/oficios_terceiros_17-10-25.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/121/projeto_emenda_aditiva_loa_ajustado1.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_emenda_aditiva_loa_ajustado1.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/140/veto.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2025/141/veto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H163"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="172.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="171.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>