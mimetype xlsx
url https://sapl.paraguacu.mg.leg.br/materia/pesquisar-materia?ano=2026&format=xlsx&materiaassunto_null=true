--- v0 (2026-04-04)
+++ v1 (2026-05-19)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="766" uniqueCount="364">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1376" uniqueCount="635">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -276,187 +276,415 @@
   <si>
     <t>262</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/262/projeto_de_lei_017-2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 017/2026, de iniciativa do Poder Executivo Municipal;</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/263/projeto_de_lei_018-2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 018/2026, de iniciativa do Poder Executivo Municipal;</t>
   </si>
   <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/287/projeto_de_lei_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária Nº. 019/2026, de iniciativa do Poder Executivo Municipal;</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/288/projeto_de_lei_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária Nº. 020/2026, de iniciativa do Poder Executivo Municipal;</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/289/projeto_de_lei_21-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária Nº. 021/2026, de iniciativa do Poder Executivo Municipal;</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Ruan Bressane</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/304/projeto_de_lei_no._022-2026_-__nome_de_rua.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária Nº. 022/2026, de iniciativa do Vereador Ruan Bressane;</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Mateus Garoto da Sorte</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/313/projeto_de_lei_023-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária Nº. 023/2026, de iniciativa do Vereador Mateus Henrique_x000D_
+Paiva;</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/314/projeto_de_lei_024-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária Nº. 024/2026, de iniciativa do Vereador Ruan Bressane;</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Matias Fonseca</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/315/projeto_de_lei_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária Nº. 025/2026, de iniciativa do Vereador Matias Fonseca;</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/316/projeto_de_lei_026-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária Nº. 026/2026, de iniciativa do Poder Executivo Municipal;</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/317/projeto_de_lei_026_e_027_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária Nº. 027/2026, de iniciativa do Poder Executivo Municipal;</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/318/projeto_de_lei_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária Nº. 028/2026, de iniciativa do Vereador Luiz Antônio_x000D_
+Correia;</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/327/projeto_de_lei_no._29_denominacao_de_rua_joaquim.docx</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária Nº. 029/2026, de iniciativa do Vereador Mateus H. Paiva;</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/328/denominacao_nome_de_rua_benedito_mario_pinto_maranhao.docx</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária Nº. 031/2026, de iniciativa do Vereador Gilson dos Santos;</t>
+  </si>
+  <si>
     <t>180</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moções</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/180/mocao_no_001-_2026_-_mocao_adailton.pdf</t>
   </si>
   <si>
     <t>Moção Nº. 001/2026, de iniciativa do Vereador Luiz Antônio Corrêa</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Julio da Folia de Reis</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/205/mocao_no_002-_2026_-_mocao_familia_masterboy.pdf</t>
   </si>
   <si>
     <t>‘’Moção de Congratulações ao grupo de dança Família Masterboys, pelo destaque e reconhecimento conquistados em Paraguaçu e em todo o Sul de Minas’’.</t>
   </si>
   <si>
     <t>222</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ruan Bressane</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/222/mocao_no_004-_2026_-_mocao_wilson.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao servidor público municipal Wilson Rodrigues Sobrinho, como forma de reconhecimento e valorização pelos relevantes_x000D_
 serviços prestados ao Município de Paraguaçu.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>Moção de Congratulações aos servidores da Unidade de Atendimento Integrado – UAI de Paraguaçu, Sandro Adalto Palhão, Rangel Coutinho dos Santos, Ana Maria Silva Domingos e Hipólito Ortolan Noronha, como forma de reconhecimento e valorização pelos relevantes serviços prestados à população do Município de Paraguaçu.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>Moção de Congratulações aos servidores da Câmara Municipal de Paraguaçu/MG, como forma de reconhecimento e valorização pelos relevantes serviços prestados ao Poder Legislativo e à população do Município de Paraguaçu.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/259/mocao_no_007-_2026_-_mocao_jiutsu.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações aos alunos do Projeto de Jiu-Jitsu da Secretaria Municipal de Esportes e Lazer (SEMEL) do município de Paraguaçu/MG, pelos excelentes resultados alcançados na *Copa Minas Gerais de Jiu-Jitsu*, realizada na cidade de Pouso Alegre/MG, no dia 08 de março de 2026, data em que se celebra o Dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/265/mocoes_-_30-03-26_-_9_sess..pdf</t>
   </si>
   <si>
     <t>( )– Moção Nº. 008/2026, de iniciativa do Vereador Juliano Remígio Alves, em_x000D_
 Congratulações ao Senhor Vaildo Martins;_x000D_
 ( )– Moção Nº. 009/2026, de iniciativa dos Vereadores Juliano Remígio Alves e Cleber_x000D_
 Vigato, em Congratulações ao senhor Domingos Sávio de Castilho;_x000D_
 ( )– Moção Nº. 010/2026, de iniciativa da Vereadora Vitória Silva, em Congratulações aos_x000D_
 profissionais da odontologia;_x000D_
 ( )– Moção Nº. 011/2026, de iniciativa do Vereador Juliano Remígio Alves, em_x000D_
 Congratulações ao Secretário de Educação Jivanildo de Paula Gonçalves._x000D_
 ( )– Moção Nº. 012/2026, de iniciativa do Vereador Luiz Antônio Correira, em Pesar pelo_x000D_
 falecimento do Sr. José dos Reis Roberto.</t>
   </si>
   <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>Vitoria Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/299/mocao_no_013-_2026_-_dentistas.pdf</t>
+  </si>
+  <si>
+    <t>Moção nº 013/2026, de iniciativa da Vereadora Vitória Silva, que apresenta_x000D_
+Congratulações aos profissionais da odontologia, pelos relevantes serviços prestados à população_x000D_
+Paraguaçuense, muitos deles exercidos há mais de duas décadas com dedicação, ética e_x000D_
+compromisso com a saúde pública.</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/300/mocao_no_014-_2026_-_ass._do_marolo.pdf</t>
+  </si>
+  <si>
+    <t>“Moção de Congratulações a à Associação Terra_x000D_
+do Marolo, em nome de seu presidente Carlos_x000D_
+Magno e toda equipe, pelo brilhantismo,_x000D_
+dedicação e competência demonstrados em suas_x000D_
+atividades”.</t>
+  </si>
+  <si>
     <t>198</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do art. 7º e seu § 2º no capítulo II da Lei Complementar nº 067/2025 que cria o cargo comissionado de Diretor de Compras e da gratificação do Agente de Contratação/Leiloeiro no âmbito da Câmara Municipal de Paraguaçu e dá outras providências.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/224/prjojeto_de_lei_complementar_n._002-2026_-_refisp_2026.pdf</t>
   </si>
   <si>
     <t>o Programa de Recuperação Fiscal de Paraguaçu REFISP 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>PRESO</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/208/projeto_de_resolucao_01-26_-_regimento_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento Interno da Câmara Municipal de Paraguaçu/MG.</t>
   </si>
   <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/267/projeto_resolucao__002_-_2026_-_processo_administrativo_sancionatorio_-_regulamenta_o_processo_administrativo_sancionatorio.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução 002/2026, de iniciativa da Mesa Diretora;</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/268/projeto_resolucao_03-2026_procedimentos_auxiliares_-_regulamenta_os_procedimentos_auxiliares_da_licitacao.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução 003/2026, de iniciativa da Mesa Diretora;</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/279/projeto_de_resolucao_estagio_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução 004/2026, de iniciativa da Mesa Diretora;</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/280/projeto_de_resolucao_censura.docx.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução 005/2026, de iniciativa do Corregedor;</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>PPTCE</t>
+  </si>
+  <si>
+    <t>Parecer Prévio do TCE</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PARAGUAÇU - MG - CMP</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/312/parecer_previo_contas_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Prévio emitido pelo Tribunal de Contas do Estado de Minas Gerais acerca das contas do Município, referentes ao exercício financeiro de 2024.</t>
+  </si>
+  <si>
     <t>172</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Matias Fonseca</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/172/requerimento_001-2026__matias.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 001-2026 VEREADOR MATIAS FONSECA</t>
   </si>
   <si>
     <t>173</t>
-  </si>
-[...1 lines deleted...]
-    <t>Vitoria Silva</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/173/requerimentos_002_003_e_004_de_2026.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTOS 002, 003 E 004 DE 2026, DA VEREADORA VITORIA SILVA.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>J,F,O,R - Justiça, Finança,Orçamento e Redação</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/176/reuqerimento_de_urgencia_especial_-_projeto_de_lei_002-2026.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA ESPECIAL</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/181/requerimento_matias.pdf</t>
   </si>
@@ -497,126 +725,105 @@
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/188/requerimento_gilson.doc</t>
   </si>
   <si>
     <t>Requerimentos Nº. 015 de iniciativa do Vereador Gilson Donizetti dos Santos</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/189/requerimentos_vitoria1.pdf</t>
   </si>
   <si>
     <t>Requerimento Nº. 016/2026, de iniciativa da Vereadora Vitória Silva;_x000D_
 Requerimento Nº. 017/2026, de iniciativa da Vereadora Vitória Silva;_x000D_
 Requerimento Nº. 018/2026, de iniciativa da Vereadora Vitória Silva;</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>Requerimentos nº 19-21, Autoria: Vereadora Vitória Silva</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/190/requerimento_gilson.doc</t>
   </si>
   <si>
     <t>Requerimento Nº. 022/2026, de iniciativa do Vereador Gilson Donizetti dos Santos;</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/191/requerimento_matias.doc</t>
   </si>
   <si>
     <t>Requerimento Nº. 023/2026, de iniciativa do Vereador Matias Fonseca;</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>Requer ao PODER EXECUTIVO MUNICIPAL informações acerca das despesas realizadas com a festividade de Carnaval no Município de Paraguaçu/MG.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/196/requerimentos_11022026.pdf</t>
   </si>
   <si>
     <t>Requerimentos Nº 25-28, Autoria: Vereadora Vitória Silva</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/200/requerimentos_25022026_retificar.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, no uso de suas atribuições regimentais, vem, respeitosamente RETIFICAR PARCIALMENTE ao PODER EXECUTIVO MUNICIPAL, o teor do Requerimento nº 025/2026.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Requer ao PODER EXECUTIVO MUNICIPAL, no prazo regimental, qual o regime de contratação dos barqueiros que prestam serviço de transporte aquaviário no Município.</t>
   </si>
   <si>
     <t>202</t>
-  </si>
-[...1 lines deleted...]
-    <t>31</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/202/requerimentos_25022026.pdf</t>
   </si>
   <si>
     <t>Requer ao PODER EXECUTIVO MUNICIPAL, informações acerca da existência de programa permanente de vacinação de cães no Município de Paraguaçu-MG.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Requer ao PODER EXECUTIVO MUNICIPAL, por meio do setor competente, encaminhe a esta Casa Legislativa informações detalhadas acerca do funcionamento dos semáforos.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/204/requerimentos_26022026_transurbe.pdf</t>
   </si>
@@ -823,50 +1030,268 @@
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/246/req_5758.pdf</t>
   </si>
   <si>
     <t>requerer a requerer ao PODER EXECUTIVO MUNICIPAL e a SECRETARIA MUNICIPAL DE ESPORTE, LAZER E TURISMO (SEMEL) que sejam encaminhadas a esta Casa Legislativa as seguintes informações e documentos referentes ao Processo Licitatório nº 031/2026 – Inexigibilidade nº 015/2026 – Credenciamento nº 001/2026, que trata do credenciamento para prestação de serviços de Instrutor de Futebol para o projeto da Escolinha de Futebol do Município.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Requer ao PODER EXECUTIVO MUNICIPAL solicitando as seguintes informações referentes às contratações realizadas pelo Município para a organização, produção e coordenação do Carnaval Municipal, especialmente no exercício de 2026.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Pedido de urgência especial para apreciação dos Projetos de Lei nº 010/2026 e nº 011/2026.”</t>
   </si>
   <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/269/requerimentos__24032026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Nº. 061/2026, de iniciativa do Vereador Luiz Antônio Correia;</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/271/foto.pdf</t>
+  </si>
+  <si>
+    <t>( )– Requerimento Nº. 062/2026, de iniciativa do Vereador Luiz Antônio Correia;</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/270/requerimentos_26-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>( )– Requerimento Nº. 063/2026, de iniciativa da Vereadora Vitória Silva;_x000D_
+( )– Requerimento Nº. 064/2026, de iniciativa da Vereadora Vitória Silva;_x000D_
+( )– Requerimento Nº. 065/2026, de iniciativa da Vereadora Vitória Silva;_x000D_
+( )– Requerimento Nº. 066/2026, de iniciativa da Vereadora Vitória Silva;</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/272/requerimento_67.pdf</t>
+  </si>
+  <si>
+    <t>( )– Requerimento Nº. 067/2026, de iniciativa do Vereador Joel Martins;</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/273/requerimento_fogos_ruan.pdf</t>
+  </si>
+  <si>
+    <t>( )– Requerimento Nº. 068/2026, de iniciativa do Vereador Ruan Bressane;</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/274/requerimento_transporte_publico_ruan.pdf</t>
+  </si>
+  <si>
+    <t>( )– Requerimento Nº. 069/2026, de iniciativa do Vereador Ruan Bressane;</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/281/requerimento_saude_car.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Nº. 070/2026, de iniciativa do Vereador Matias Fonseca;</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/282/requerimentos_e_indicacoes_09042026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Nº. 071/2026, de iniciativa da Vereadora Vitória Silva;_x000D_
+Requerimento Nº. 072/2026, de iniciativa da Vereadora Vitória Silva;_x000D_
+Requerimento Nº. 073/2026, de iniciativa da Vereadora Vitória Silva;</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/283/requerimento_09042026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Nº. 074/2026, de iniciativa do Vereador Gilson Donizetti dos Santos;_x000D_
+Requerimento Nº. 075/2026, de iniciativa do Vereador Gilson Donizetti dos Santos;_x000D_
+Requerimento Nº. 076/2026, de iniciativa do Vereador Gilson Donizetti dos Santos;</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/290/indicacao_e_requerimento_13042026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Nº. 077/2026, de iniciativa do Vereador Matias Fonseca;</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/291/requerimentos_e_indicacoes_16042026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Nº. 078/2026, de iniciativa da Vereadora Vitória Silva;_x000D_
+Requerimento Nº. 079/2026, de iniciativa da Vereadora Vitória Silva;_x000D_
+Requerimento Nº. 080/2026, de iniciativa da Vereadora Vitória Silva;</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>Requerimento de Urgência Especial nº. 081/2026; de autoria dos vereadores Cleber_x000D_
+Vigato, Gilson Donizetti dos Santos e Ruan Bressane.</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/305/indicacao__e_requerimento_julio.doc</t>
+  </si>
+  <si>
+    <t>Requerimento Nº. 081/2026, de iniciativa do Vereador Juliano Remigio Alves;_x000D_
+Requerimento Nº. 082/2026, de iniciativa do Vereador Juliano Remigio Alves;</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/306/requerimentos_e_indicacoes__vitoria.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Nº. 083/2026, de iniciativa da Vereadora Vitória Silva;_x000D_
+Requerimento Nº. 084/2026, de iniciativa da Vereadora Vitória Silva;_x000D_
+Requerimento Nº. 085/2026, de iniciativa da Vereadora Vitória Silva;</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/325/requerimentos_04052026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Nº. 086/2026, de iniciativa da Vereadora Vitória Silva;_x000D_
+Requerimento Nº. 087/2026, de iniciativa da Vereadora Vitória Silva;_x000D_
+Requerimento Nº. 088/2026, de iniciativa da Vereadora Vitória Silva;</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/338/requerimentos_18052026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Nº. 089/2026, de iniciativa da Vereadora Vitória Silva;_x000D_
+Requerimento Nº. 090/2026, de iniciativa da Vereadora Vitória Silva;_x000D_
+Requerimento Nº. 091/2026, de iniciativa da Vereadora Vitória Silva;</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/339/requerimento_producao_14052026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Nº. 092/2026, de iniciativa do Vereador Gilson Donizetti dos Santos;</t>
+  </si>
+  <si>
     <t>171</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/171/indicacao_01_02_e_03_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES 01, 02 E 03 DA VEREADORA VITORIA SILVA.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/179/indicacao_gilson.pdf</t>
   </si>
   <si>
     <t>Indicação Nº. 005/2026, de iniciativa do Vereador Gilson Donizetti dos Santos;</t>
   </si>
   <si>
     <t>177</t>
@@ -898,129 +1323,117 @@
   <si>
     <t>Indica ao PODER EXECUTIVO MUNICIPAL que seja realizada, com urgência, a limpeza de três mata-burros existentes no Bairro rural Alagoas, com acúmulo de sujeira, o gado vem atravessando e se dirigindo pra outras propriedades.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/215/indicacao_estrada_rural_2026.pdf</t>
   </si>
   <si>
     <t>Indica ao PODER EXECUTIVO MUNICIPAL que seja realizado melhorias urgentes na estrada rural dos Bairros Peneireiro e Água Branca e Mata.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/216/indicacao_02032026.pdf</t>
   </si>
   <si>
     <t>Indicações nº 15-18 Autoria: Vereador Matias.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/217/indicacao_guarda.pdf</t>
   </si>
   <si>
     <t>Indicações nº 19-20 Autoria: Vereador Julio.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/218/indicacao_212026.pdf</t>
   </si>
   <si>
     <t>Possibilidade de contratação de um otorrino</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/219/indicacao_22.pdf</t>
   </si>
   <si>
     <t>Melhorias mato nas escadas da rua Chico Roque.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/220/indicacao_232026.pdf</t>
   </si>
   <si>
     <t>Manutenção no açude estrada de Guaipava.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/233/indicacao_06032026.pdf</t>
   </si>
   <si>
     <t>Indica ao PODER EXECUTIVO MUNICIPAL a necessidade de instalação de um quebra-molas e realização de limpeza na praça localizada na Rua Benvinda Pereira, Bairro Dona Zilda.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>Indicação nº: 25-26: Autoria: Vereadora Vitória.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/230/indicacao.pdf</t>
   </si>
   <si>
     <t>Indica ao PODER EXECUTIVO MUNICIPAL a instalação de uma academia ao ar livre no terreno da Associação do Chico dos Santos.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/231/requerimento_e_indicacao.pdf</t>
   </si>
   <si>
     <t>Manutenção estrada rural do bairro Balde Cheio.</t>
   </si>
   <si>
     <t>249</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mateus Garoto da Sorte</t>
   </si>
   <si>
     <t>Solicita ao PODER EXECUTIVO MUNICIPAL que seja realizada, com a máxima urgência, a limpeza e manutenção dos terrenos localizados ao fundo da Rua_x000D_
 Terezinha Leite Silva, divisa com o Horto Florestal.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/250/indicacao_manilhas.pdf</t>
   </si>
   <si>
     <t>Solicita ao PODER EXECUTIVO MUNICIPAL que seja realizada manutenção e a substituição das manilhas na estrada rural do bairro dos Alves, especificamente na Vila Mariana no antigo bar do Hélio.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/251/indicacao_ginecologista_feminina.pdf</t>
   </si>
   <si>
     <t>Indicação ao PODER EXECUTIVO MUNICIPAL que seja avaliada a possibilidade de contratação de uma profissional médica ginecologista do sexo feminino para atuar nas Equipes de Saúde da Família (ESFs) do Município.</t>
   </si>
   <si>
     <t>252</t>
@@ -1037,142 +1450,593 @@
   <si>
     <t>34</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/253/req_57-59_ind_33-34.pdf</t>
   </si>
   <si>
     <t>Indicações nº 33-34 Autoria: Vereadora Vitória.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/254/indicacao_ponte.pdf</t>
   </si>
   <si>
     <t>Indica ao PODER EXECUTIVO MUNICIPAL que seja realizada a instalação de uma ponte no bairro dos Alves, nas proximidades da propriedade do senhor Jerônimo, A obra é de grande importância para a comunidade local, pois: facilitará o acesso de moradores e produtores rurais; garantirá maior segurança no tráfego de veículos e pedestres.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>Requer ao PODER EXECUTIVO MUNICIPAL que sejam disponibilizados uniformes e crachás de identificação aos servidores da Prefeitura Municipal, em todos os seus setores.</t>
   </si>
   <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/275/indicacao_entrada_manutencao.pdf</t>
+  </si>
+  <si>
+    <t>( )– Indicação Nº. 037/2026, de iniciativa do Vereador Mateus Henrique Paiva;</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/276/requerimentos_26-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>( )– Indicação Nº. 038/2026, de iniciativa da Vereadora Vitória Silva;_x000D_
+( )– Indicação Nº. 039/2026, de iniciativa da Vereadora Vitória Silva;</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/277/indicacao_pista_ruan.pdf</t>
+  </si>
+  <si>
+    <t>( )– Indicação Nº. 040/2026, de iniciativa do Vereador Ruan Bressane.</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/284/indicacao.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Nº. 041/2026, de iniciativa do Vereador Luiz Antônio Correia;_x000D_
+Indicação Nº. 042/2026, de iniciativa do Vereador Luiz Antônio Correia;</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/285/indicacao_08042026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Nº. 043/2026, de iniciativa do Vereador Ruan Bressane;_x000D_
+Indicação Nº. 044/2026, de iniciativa do Vereador Ruan Bressane;_x000D_
+Indicação Nº. 045/2026, de iniciativa do Vereador Ruan Bressane;</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/286/requerimentos_e_indicacoes_09042026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Nº. 046/2026, de iniciativa da Vereadora Vitória Silva;_x000D_
+Indicação Nº. 047/2026, de iniciativa da Vereadora Vitória Silva;_x000D_
+Indicação Nº. 048/2026, de iniciativa da Vereadora Vitória Silva;</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/292/indicacao_e_requerimento_13042026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Nº. 057/2026, de iniciativa do Vereador Matias Fonseca;</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/293/indicacao_-_terrenos.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Nº. 058/2026, de iniciativa do Vereador Luiz Antônio Correia;</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/294/requerimentos_e_indicacoes_16042026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Nº. 059/2026, de iniciativa da Vereadora Vitória Silva;_x000D_
+Indicação Nº. 060/2026, de iniciativa da Vereadora Vitória Silva;_x000D_
+Indicação Nº. 061/2026, de iniciativa da Vereadora Vitória Silva;</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/295/indicacao_16042026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Nº. 062/2026, de iniciativa dos Vereadores Ruan Bressane, Cléber Vigato,_x000D_
+Gilson dos Santos, Joel Martins, Juliano Remígio Alves, Mateus Paiva e Matias Fonseca;</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/296/indicacao_16042026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Nº. 063/2026, de iniciativa dos Vereadores Ruan Bressane, Cléber Vigato,_x000D_
+Gilson dos Santos, Joel Martins, Juliano Remígio Alves, Mateus Paiva e Matias Fonseca;</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/307/indicacao__e_requerimento_julio.doc</t>
+  </si>
+  <si>
+    <t>Indicação Nº. 064/2026, de iniciativa do Vereador Juliano Remigio Alves;</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/308/indicacao_matias.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Nº. 065/2026, de iniciativa do Vereador Matias Fonseca;</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/309/requerimentos_e_indicacoes__vitoria.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Nº. 066/2026, de iniciativa da Vereadora Vitória Silva;_x000D_
+Indicação Nº. 067/2026, de iniciativa da Vereadora Vitória Silva;_x000D_
+Indicação Nº. 068/2026, de iniciativa da Vereadora Vitória Silva;</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/310/indicacao_manilhas.doc</t>
+  </si>
+  <si>
+    <t>Indicação Nº. 069/2026, de iniciativa do Vereador Matias Fonseca;</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/311/foto_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Nº. 072/2026, de iniciativa do Vereador Gilson Donizetti dos Santos;_x000D_
+Indicação Nº. 073/2026, de iniciativa do Vereador Gilson Donizetti dos Santos;</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/320/indicacao__mataburro_08052026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Nº. 076/2026, de iniciativa dos Vereadores Mateus Henrique Paiva e Ruan_x000D_
+Bressane;</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/321/requerimentos_04052026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Nº. 077/2026, de iniciativa da Vereadora Vitória Silva;_x000D_
+Indicação Nº. 078/2026, de iniciativa da Vereadora Vitória Silva;_x000D_
+Indicação Nº. 079/2026, de iniciativa da Vereadora Vitória Silva;</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/322/foto.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Nº. 080/2026, de iniciativa dos Vereadores Mateus Henrique Paiva e Ruan_x000D_
+Bressane;</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/340/indicacao_18052026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Nº. 084/2026, de iniciativa da Vereadora Vitória Silva;_x000D_
+Indicação Nº. 085/2026, de iniciativa da Vereadora Vitória Silva;_x000D_
+Indicação Nº. 086/2026, de iniciativa da Vereadora Vitória Silva;</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/341/emenda_aditiva_no_03_-_juliano_remigio.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Nº. 087/2026, de iniciativa do Vereador Juliano Remígio Alves;</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/319/requerimentos_04052026.pdf</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/342/indicacao_proibido_jogar_lixo_14052026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Nº. 089/2026, de iniciativa do Vereador Gilson Donizetti dos Santos;</t>
+  </si>
+  <si>
     <t>221</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/221/mocao_no_003-_2026_-_mocao_kadu.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao atleta paraguaçuense Kadu Silva, pelo brilhante desempenho e pela conquista do título de Campeão Brasileiro de_x000D_
 Powerlifting na modalidade Levantamento Terra.</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>PEMOD</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/334/emenda_modificativa_no_01-_ldo_2027.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda Modificativa Nº. 001/2026 ao Projeto de Lei Nº. 019/2026, de iniciativa da Vereadora Vitória Silva;</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/335/emenda_modificativa_no_02-_ldo_2027_-.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda Modificativa Nº. 002/2026 ao Projeto de Lei Nº. 019/2026, de iniciativa da Vereadora Vitória Silva;</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/336/emenda_modificativa_no_03-_ldo_2027_-.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda Modificativa Nº. 003/2026 ao Projeto de Lei Nº. 019/2026, de iniciativa da Vereadora Vitória Silva;</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/337/emenda_modificativa_no_04-_ldo_2027_-.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda Modificativa Nº. 004/2026 ao Projeto de Lei Nº. 019/2026, de iniciativa da Vereadora Vitória Silva;</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>OE</t>
   </si>
   <si>
     <t>Ofícios do Executivo</t>
   </si>
   <si>
     <t>Ofícios do Executivo 118 e 119.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Ofícios do Executivo nº 120-122.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/264/respostas_requerimentos_27-03-2026.pdf</t>
   </si>
   <si>
     <t>( ) – Ofício Nº. 144/2026, de iniciativa do Poder Executivo Municipal;_x000D_
 ( ) – Ofício Nº. 146/2026, de iniciativa do Poder Executivo Municipal;_x000D_
 ( ) – Ofício Nº. 148/2026, de iniciativa do Poder Executivo Municipal;_x000D_
 ( ) – Ofício Nº. 149/2026, de iniciativa do Poder Executivo Municipal;</t>
   </si>
   <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>Ofícios de respostas de requerimentos nº 162, 163, 164, 165, 166, 167, 177, 178, 179 e 180.</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/302/respostas_requerimentos_executivo_24-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Nº. 202/2026, de iniciativa do Poder Executivo Municipal;</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/303/resposta_de_requerimentos_30-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Nº. 216/2026, de iniciativa do Poder Executivo Municipal;_x000D_
+Ofício Nº. 218/2026, de iniciativa do Poder Executivo Municipal;</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/326/executivo_oficios_15-05.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Nº. 239/2026, de iniciativa do Poder Executivo Municipal;_x000D_
+Ofício Nº. 240/2026, de iniciativa do Poder Executivo Municipal;_x000D_
+Ofício Nº. 241/2026, de iniciativa do Poder Executivo Municipal;_x000D_
+Ofício Nº. 242/2026, de iniciativa do Poder Executivo Municipal;</t>
+  </si>
+  <si>
     <t>240</t>
   </si>
   <si>
     <t>OD</t>
   </si>
   <si>
     <t>Ofícios diversos</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/240/resposta_para_sessao_16032026_a.pdf</t>
   </si>
   <si>
     <t>Ofício nº 20 - Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>OT</t>
   </si>
   <si>
     <t>Ofícios de Terceiros</t>
   </si>
   <si>
     <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/174/oficio_denuncia_30-01-2026.pdf</t>
   </si>
   <si>
     <t>OFÍCIO DENÚNCIA MÁRCIO HENRIQUE MOREIRA</t>
   </si>
   <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/324/denuncia.pdf</t>
+  </si>
+  <si>
+    <t>Denúncia, de iniciativa de Fábio Gonçalves;</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>ANDERSON MAZZEU JUNQUEIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/323/resposta_de_requerimento_saude.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Nº 243/2026, de iniciativa da Secretaria Municipal de Saúde;</t>
+  </si>
+  <si>
     <t>223</t>
   </si>
   <si>
     <t>PEAD</t>
   </si>
   <si>
     <t>Projeto de Emenda Aditiva</t>
   </si>
   <si>
     <t>Acrescenta o §1 e §2º º ao art. 2º do Projeto de Lei Complementar nº 002/2026, que institui o Programa de Recuperação Fiscal do Município de Paraguaçu – REFISP 2026.</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/329/emenda_aditiva_no_01_-_vitoria_silva.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda Aditiva Nº. 001/2026 ao Projeto de Lei Nº. 019/2026, de iniciativa da Vereadora Vitória Silva;</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/330/emenda_aditiva_no_02_-_matias.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda Aditiva Nº. 002/2026 ao Projeto de Lei Nº. 019/2026, de iniciativa do Vereador Matias Fonseca;</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/331/emenda_aditiva_no_03_-_juliano_remigio.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda Aditiva Nº. 003/2026 ao Projeto de Lei Nº. 019/2026, de iniciativa do Vereador Juliano Remígio Alves;</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/332/emenda_aditiva_no_04_-_joel_martins.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda Aditiva Nº. 004/2026 ao Projeto de Lei Nº. 019/2026, de iniciativa do Vereador Joel Martins;</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/333/emenda_aditiva_no_05_-_gilson_donizetti.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda Aditiva Nº. 005/2026 ao Projeto de Lei Nº. 019/2026, de iniciativa do Vereador Gilson Donizetti dos Santos;</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>VETO</t>
+  </si>
+  <si>
+    <t>VETO AO PROJETO</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/266/veto_fibromialgia.pdf</t>
+  </si>
+  <si>
+    <t>Veto Parcial ao Projeto de Lei 007/2026</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/298/veto_fibromialgia.pdf</t>
+  </si>
+  <si>
+    <t>Veto Parcial ao Projeto de Lei Ordinária Nº. 007/2026, que “Institui a Política de_x000D_
+Proteção dos Diretos da Pessoa com Fibromialgia, garante prioridade no atendimento aos_x000D_
+portadores da referida patologia e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>ANX</t>
+  </si>
+  <si>
+    <t>ANEXOS LDO</t>
+  </si>
+  <si>
+    <t>Anexos LDO 2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1476,68 +2340,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/170/projeto_de_lei_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/175/projeto_de_lei_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/182/pl_032026_-_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/183/projeto_de_lei_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/185/projeto_de_lei_005_de_2026_-_revisao_geral_anual_aos_vencimentos_dos_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/186/projeto_de_lei_no_006_de_2026-_reajuste_auxilio_alimentacao_atualizado.docx.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/194/projeto_de_lei_no____fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/206/projeto_de_lei_08-2026_-_prefeito_evandro_-_escola_guaipava.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/207/projeto_luizinho_06032026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/236/projetos_de_lei_010_e_011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/256/denominacao_sala_de_informatica.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/257/projeto_no_013_-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/258/projeto_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/260/projeto_de_lei_no_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/261/projeto_de_lei_no_016___dia_da_mulher_advogada.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/262/projeto_de_lei_017-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/263/projeto_de_lei_018-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/180/mocao_no_001-_2026_-_mocao_adailton.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/205/mocao_no_002-_2026_-_mocao_familia_masterboy.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/222/mocao_no_004-_2026_-_mocao_wilson.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/259/mocao_no_007-_2026_-_mocao_jiutsu.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/265/mocoes_-_30-03-26_-_9_sess..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/224/prjojeto_de_lei_complementar_n._002-2026_-_refisp_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/208/projeto_de_resolucao_01-26_-_regimento_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/172/requerimento_001-2026__matias.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/173/requerimentos_002_003_e_004_de_2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/176/reuqerimento_de_urgencia_especial_-_projeto_de_lei_002-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/181/requerimento_matias.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/178/requerimentos_vitoria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/184/requerimento_de_urgencia_reajuste_salarial_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/187/requerimento_14_gilson.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/188/requerimento_gilson.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/189/requerimentos_vitoria1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/190/requerimento_gilson.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/191/requerimento_matias.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/196/requerimentos_11022026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/200/requerimentos_25022026_retificar.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/202/requerimentos_25022026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/204/requerimentos_26022026_transurbe.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/209/requerimento_2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/210/requerimentos_som.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/213/requerimento__03032026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/214/requerimentos_05032026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/225/requerimentos_11032026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/226/req_46-48_ind_26-27.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/229/requerimento_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/234/requerimento_de_urgencia_emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/242/requerimento_2026_053-054.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/243/requerimento_055.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/244/indicacao_e_requerimento_19032026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/245/req_57.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/246/req_5758.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/171/indicacao_01_02_e_03_de_2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/179/indicacao_gilson.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/177/requerimento_matias.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/192/indicacao_007_-_gilson.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/193/indicacoes_luizinho.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/215/indicacao_estrada_rural_2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/216/indicacao_02032026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/217/indicacao_guarda.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/218/indicacao_212026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/219/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/220/indicacao_232026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/233/indicacao_06032026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/230/indicacao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/231/requerimento_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/250/indicacao_manilhas.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/251/indicacao_ginecologista_feminina.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/252/indicacao_e_requerimento_19032026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/253/req_57-59_ind_33-34.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/254/indicacao_ponte.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/221/mocao_no_003-_2026_-_mocao_kadu.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/264/respostas_requerimentos_27-03-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/240/resposta_para_sessao_16032026_a.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/174/oficio_denuncia_30-01-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/170/projeto_de_lei_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/175/projeto_de_lei_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/182/pl_032026_-_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/183/projeto_de_lei_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/185/projeto_de_lei_005_de_2026_-_revisao_geral_anual_aos_vencimentos_dos_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/186/projeto_de_lei_no_006_de_2026-_reajuste_auxilio_alimentacao_atualizado.docx.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/194/projeto_de_lei_no____fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/206/projeto_de_lei_08-2026_-_prefeito_evandro_-_escola_guaipava.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/207/projeto_luizinho_06032026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/236/projetos_de_lei_010_e_011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/256/denominacao_sala_de_informatica.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/257/projeto_no_013_-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/258/projeto_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/260/projeto_de_lei_no_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/261/projeto_de_lei_no_016___dia_da_mulher_advogada.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/262/projeto_de_lei_017-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/263/projeto_de_lei_018-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/287/projeto_de_lei_19-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/288/projeto_de_lei_20-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/289/projeto_de_lei_21-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/304/projeto_de_lei_no._022-2026_-__nome_de_rua.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/313/projeto_de_lei_023-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/314/projeto_de_lei_024-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/315/projeto_de_lei_025-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/316/projeto_de_lei_026-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/317/projeto_de_lei_026_e_027_-_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/318/projeto_de_lei_028-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/327/projeto_de_lei_no._29_denominacao_de_rua_joaquim.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/328/denominacao_nome_de_rua_benedito_mario_pinto_maranhao.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/180/mocao_no_001-_2026_-_mocao_adailton.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/205/mocao_no_002-_2026_-_mocao_familia_masterboy.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/222/mocao_no_004-_2026_-_mocao_wilson.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/259/mocao_no_007-_2026_-_mocao_jiutsu.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/265/mocoes_-_30-03-26_-_9_sess..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/299/mocao_no_013-_2026_-_dentistas.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/300/mocao_no_014-_2026_-_ass._do_marolo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/224/prjojeto_de_lei_complementar_n._002-2026_-_refisp_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/208/projeto_de_resolucao_01-26_-_regimento_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/267/projeto_resolucao__002_-_2026_-_processo_administrativo_sancionatorio_-_regulamenta_o_processo_administrativo_sancionatorio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/268/projeto_resolucao_03-2026_procedimentos_auxiliares_-_regulamenta_os_procedimentos_auxiliares_da_licitacao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/279/projeto_de_resolucao_estagio_004-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/280/projeto_de_resolucao_censura.docx.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/312/parecer_previo_contas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/172/requerimento_001-2026__matias.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/173/requerimentos_002_003_e_004_de_2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/176/reuqerimento_de_urgencia_especial_-_projeto_de_lei_002-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/181/requerimento_matias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/178/requerimentos_vitoria.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/184/requerimento_de_urgencia_reajuste_salarial_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/187/requerimento_14_gilson.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/188/requerimento_gilson.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/189/requerimentos_vitoria1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/190/requerimento_gilson.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/191/requerimento_matias.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/196/requerimentos_11022026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/200/requerimentos_25022026_retificar.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/202/requerimentos_25022026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/204/requerimentos_26022026_transurbe.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/209/requerimento_2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/210/requerimentos_som.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/213/requerimento__03032026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/214/requerimentos_05032026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/225/requerimentos_11032026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/226/req_46-48_ind_26-27.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/229/requerimento_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/234/requerimento_de_urgencia_emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/242/requerimento_2026_053-054.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/243/requerimento_055.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/244/indicacao_e_requerimento_19032026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/245/req_57.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/246/req_5758.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/269/requerimentos__24032026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/271/foto.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/270/requerimentos_26-03-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/272/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/273/requerimento_fogos_ruan.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/274/requerimento_transporte_publico_ruan.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/281/requerimento_saude_car.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/282/requerimentos_e_indicacoes_09042026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/283/requerimento_09042026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/290/indicacao_e_requerimento_13042026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/291/requerimentos_e_indicacoes_16042026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/305/indicacao__e_requerimento_julio.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/306/requerimentos_e_indicacoes__vitoria.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/325/requerimentos_04052026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/338/requerimentos_18052026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/339/requerimento_producao_14052026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/171/indicacao_01_02_e_03_de_2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/179/indicacao_gilson.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/177/requerimento_matias.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/192/indicacao_007_-_gilson.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/193/indicacoes_luizinho.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/215/indicacao_estrada_rural_2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/216/indicacao_02032026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/217/indicacao_guarda.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/218/indicacao_212026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/219/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/220/indicacao_232026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/233/indicacao_06032026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/230/indicacao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/231/requerimento_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/250/indicacao_manilhas.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/251/indicacao_ginecologista_feminina.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/252/indicacao_e_requerimento_19032026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/253/req_57-59_ind_33-34.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/254/indicacao_ponte.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/275/indicacao_entrada_manutencao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/276/requerimentos_26-03-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/277/indicacao_pista_ruan.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/284/indicacao.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/285/indicacao_08042026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/286/requerimentos_e_indicacoes_09042026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/292/indicacao_e_requerimento_13042026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/293/indicacao_-_terrenos.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/294/requerimentos_e_indicacoes_16042026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/295/indicacao_16042026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/296/indicacao_16042026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/307/indicacao__e_requerimento_julio.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/308/indicacao_matias.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/309/requerimentos_e_indicacoes__vitoria.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/310/indicacao_manilhas.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/311/foto_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/320/indicacao__mataburro_08052026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/321/requerimentos_04052026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/322/foto.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/340/indicacao_18052026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/341/emenda_aditiva_no_03_-_juliano_remigio.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/319/requerimentos_04052026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/342/indicacao_proibido_jogar_lixo_14052026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/221/mocao_no_003-_2026_-_mocao_kadu.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/334/emenda_modificativa_no_01-_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/335/emenda_modificativa_no_02-_ldo_2027_-.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/336/emenda_modificativa_no_03-_ldo_2027_-.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/337/emenda_modificativa_no_04-_ldo_2027_-.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/264/respostas_requerimentos_27-03-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/302/respostas_requerimentos_executivo_24-04-2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/303/resposta_de_requerimentos_30-04-2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/326/executivo_oficios_15-05.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/240/resposta_para_sessao_16032026_a.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/174/oficio_denuncia_30-01-2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/324/denuncia.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/323/resposta_de_requerimento_saude.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/329/emenda_aditiva_no_01_-_vitoria_silva.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/330/emenda_aditiva_no_02_-_matias.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/331/emenda_aditiva_no_03_-_juliano_remigio.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/332/emenda_aditiva_no_04_-_joel_martins.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/333/emenda_aditiva_no_05_-_gilson_donizetti.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/266/veto_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/sapl/public/materialegislativa/2026/298/veto_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paraguacu.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H97"/>
+  <dimension ref="A1:H174"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="43.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="159.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="43.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="193.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1999,2038 +2863,4022 @@
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>86</v>
       </c>
       <c r="H19" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>88</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="D20" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="F20" t="s">
-[...2 lines deleted...]
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>93</v>
       </c>
-      <c r="B21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
         <v>97</v>
       </c>
-      <c r="B22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D22" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="G22" s="1" t="s">
+      <c r="H22" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
         <v>101</v>
       </c>
-      <c r="B23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D23" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>39</v>
+        <v>102</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>53</v>
+        <v>103</v>
       </c>
       <c r="H23" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="D24" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>39</v>
+        <v>107</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>53</v>
+        <v>108</v>
       </c>
       <c r="H24" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>111</v>
       </c>
       <c r="D25" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="H25" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>60</v>
+        <v>115</v>
       </c>
       <c r="D26" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>90</v>
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>116</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="H26" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>10</v>
+        <v>120</v>
       </c>
       <c r="D27" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>53</v>
+        <v>121</v>
       </c>
       <c r="H27" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>17</v>
+        <v>124</v>
       </c>
       <c r="D28" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="H28" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>128</v>
       </c>
       <c r="D29" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="H29" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>10</v>
+        <v>132</v>
       </c>
       <c r="D30" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>125</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>126</v>
+        <v>107</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="H30" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>25</v>
+        <v>136</v>
       </c>
       <c r="D31" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>125</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>130</v>
+        <v>61</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="H31" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D32" t="s">
-        <v>124</v>
+        <v>140</v>
       </c>
       <c r="E32" t="s">
-        <v>125</v>
+        <v>141</v>
       </c>
       <c r="F32" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="H32" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="D33" t="s">
-        <v>124</v>
+        <v>140</v>
       </c>
       <c r="E33" t="s">
-        <v>125</v>
+        <v>141</v>
       </c>
       <c r="F33" t="s">
-        <v>126</v>
+        <v>145</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="H33" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>148</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>25</v>
+      </c>
+      <c r="D34" t="s">
         <v>140</v>
       </c>
-      <c r="B34" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E34" t="s">
-        <v>125</v>
+        <v>141</v>
       </c>
       <c r="F34" t="s">
-        <v>130</v>
+        <v>102</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="H34" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="D35" t="s">
-        <v>124</v>
+        <v>140</v>
       </c>
       <c r="E35" t="s">
-        <v>125</v>
+        <v>141</v>
       </c>
       <c r="F35" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>144</v>
+        <v>53</v>
       </c>
       <c r="H35" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="D36" t="s">
-        <v>124</v>
+        <v>140</v>
       </c>
       <c r="E36" t="s">
-        <v>125</v>
+        <v>141</v>
       </c>
       <c r="F36" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>147</v>
+        <v>53</v>
       </c>
       <c r="H36" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>73</v>
+        <v>38</v>
       </c>
       <c r="D37" t="s">
-        <v>124</v>
+        <v>140</v>
       </c>
       <c r="E37" t="s">
-        <v>125</v>
+        <v>141</v>
       </c>
       <c r="F37" t="s">
-        <v>61</v>
+        <v>102</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="H37" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>85</v>
+        <v>60</v>
       </c>
       <c r="D38" t="s">
-        <v>124</v>
+        <v>140</v>
       </c>
       <c r="E38" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="H38" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>156</v>
+        <v>65</v>
       </c>
       <c r="D39" t="s">
-        <v>124</v>
+        <v>140</v>
       </c>
       <c r="E39" t="s">
-        <v>125</v>
+        <v>141</v>
       </c>
       <c r="F39" t="s">
-        <v>130</v>
+        <v>162</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>53</v>
+        <v>163</v>
       </c>
       <c r="H39" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>159</v>
+        <v>69</v>
       </c>
       <c r="D40" t="s">
-        <v>124</v>
+        <v>140</v>
       </c>
       <c r="E40" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>141</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="H40" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>163</v>
+        <v>10</v>
       </c>
       <c r="D41" t="s">
-        <v>124</v>
+        <v>169</v>
       </c>
       <c r="E41" t="s">
-        <v>125</v>
+        <v>170</v>
       </c>
       <c r="F41" t="s">
-        <v>126</v>
+        <v>26</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>164</v>
+        <v>53</v>
       </c>
       <c r="H41" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>167</v>
+        <v>17</v>
       </c>
       <c r="D42" t="s">
-        <v>124</v>
+        <v>169</v>
       </c>
       <c r="E42" t="s">
-        <v>125</v>
+        <v>170</v>
       </c>
       <c r="F42" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>53</v>
+        <v>173</v>
       </c>
       <c r="H42" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>170</v>
+        <v>10</v>
       </c>
       <c r="D43" t="s">
-        <v>124</v>
+        <v>176</v>
       </c>
       <c r="E43" t="s">
-        <v>125</v>
+        <v>177</v>
       </c>
       <c r="F43" t="s">
-        <v>130</v>
+        <v>26</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="H43" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>174</v>
+        <v>17</v>
       </c>
       <c r="D44" t="s">
-        <v>124</v>
+        <v>176</v>
       </c>
       <c r="E44" t="s">
-        <v>125</v>
+        <v>177</v>
       </c>
       <c r="F44" t="s">
-        <v>130</v>
+        <v>26</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H44" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>183</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>21</v>
+      </c>
+      <c r="D45" t="s">
+        <v>176</v>
+      </c>
+      <c r="E45" t="s">
         <v>177</v>
       </c>
-      <c r="B45" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F45" t="s">
-        <v>130</v>
+        <v>26</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>53</v>
+        <v>184</v>
       </c>
       <c r="H45" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>181</v>
+        <v>25</v>
       </c>
       <c r="D46" t="s">
-        <v>124</v>
+        <v>176</v>
       </c>
       <c r="E46" t="s">
-        <v>125</v>
+        <v>177</v>
+      </c>
+      <c r="F46" t="s">
+        <v>26</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="H46" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>185</v>
+        <v>30</v>
       </c>
       <c r="D47" t="s">
-        <v>124</v>
+        <v>176</v>
       </c>
       <c r="E47" t="s">
-        <v>125</v>
+        <v>177</v>
       </c>
       <c r="F47" t="s">
-        <v>130</v>
+        <v>145</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>53</v>
+        <v>190</v>
       </c>
       <c r="H47" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>188</v>
+        <v>10</v>
       </c>
       <c r="D48" t="s">
-        <v>124</v>
+        <v>193</v>
       </c>
       <c r="E48" t="s">
-        <v>125</v>
+        <v>194</v>
       </c>
       <c r="F48" t="s">
-        <v>130</v>
+        <v>195</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="H48" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>192</v>
+        <v>10</v>
       </c>
       <c r="D49" t="s">
-        <v>124</v>
+        <v>199</v>
       </c>
       <c r="E49" t="s">
-        <v>125</v>
+        <v>200</v>
       </c>
       <c r="F49" t="s">
-        <v>193</v>
+        <v>116</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="H49" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>197</v>
+        <v>25</v>
       </c>
       <c r="D50" t="s">
-        <v>124</v>
+        <v>199</v>
       </c>
       <c r="E50" t="s">
-        <v>125</v>
+        <v>200</v>
       </c>
       <c r="F50" t="s">
-        <v>44</v>
+        <v>162</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="H50" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>206</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>30</v>
+      </c>
+      <c r="D51" t="s">
+        <v>199</v>
+      </c>
+      <c r="E51" t="s">
         <v>200</v>
       </c>
-      <c r="B51" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F51" t="s">
-        <v>39</v>
+        <v>207</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>53</v>
+        <v>208</v>
       </c>
       <c r="H51" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>204</v>
+        <v>34</v>
       </c>
       <c r="D52" t="s">
-        <v>124</v>
+        <v>199</v>
       </c>
       <c r="E52" t="s">
-        <v>125</v>
+        <v>200</v>
       </c>
       <c r="F52" t="s">
-        <v>61</v>
+        <v>116</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>53</v>
+        <v>211</v>
       </c>
       <c r="H52" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>207</v>
+        <v>60</v>
       </c>
       <c r="D53" t="s">
-        <v>124</v>
+        <v>199</v>
       </c>
       <c r="E53" t="s">
-        <v>125</v>
+        <v>200</v>
       </c>
       <c r="F53" t="s">
-        <v>61</v>
+        <v>162</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="H53" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>211</v>
+        <v>65</v>
       </c>
       <c r="D54" t="s">
-        <v>124</v>
+        <v>199</v>
       </c>
       <c r="E54" t="s">
-        <v>125</v>
+        <v>200</v>
       </c>
       <c r="F54" t="s">
-        <v>130</v>
+        <v>207</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="H54" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>215</v>
+        <v>69</v>
       </c>
       <c r="D55" t="s">
-        <v>124</v>
+        <v>199</v>
       </c>
       <c r="E55" t="s">
-        <v>125</v>
+        <v>200</v>
       </c>
       <c r="F55" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="H55" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>219</v>
+        <v>73</v>
       </c>
       <c r="D56" t="s">
-        <v>124</v>
+        <v>199</v>
       </c>
       <c r="E56" t="s">
-        <v>125</v>
+        <v>200</v>
+      </c>
+      <c r="F56" t="s">
+        <v>61</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="H56" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>223</v>
+        <v>85</v>
       </c>
       <c r="D57" t="s">
-        <v>124</v>
+        <v>199</v>
       </c>
       <c r="E57" t="s">
-        <v>125</v>
+        <v>200</v>
       </c>
       <c r="F57" t="s">
-        <v>98</v>
+        <v>162</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>53</v>
+        <v>226</v>
       </c>
       <c r="H57" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>226</v>
+        <v>97</v>
       </c>
       <c r="D58" t="s">
-        <v>124</v>
+        <v>199</v>
       </c>
       <c r="E58" t="s">
-        <v>125</v>
+        <v>200</v>
+      </c>
+      <c r="F58" t="s">
+        <v>162</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>227</v>
+        <v>53</v>
       </c>
       <c r="H58" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>230</v>
+        <v>101</v>
       </c>
       <c r="D59" t="s">
-        <v>124</v>
+        <v>199</v>
       </c>
       <c r="E59" t="s">
-        <v>125</v>
+        <v>200</v>
       </c>
       <c r="F59" t="s">
-        <v>126</v>
+        <v>61</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>53</v>
+        <v>231</v>
       </c>
       <c r="H59" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>233</v>
+        <v>106</v>
       </c>
       <c r="D60" t="s">
-        <v>124</v>
+        <v>199</v>
       </c>
       <c r="E60" t="s">
-        <v>125</v>
+        <v>200</v>
+      </c>
+      <c r="F60" t="s">
+        <v>116</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>234</v>
       </c>
       <c r="H60" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>236</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
+        <v>111</v>
+      </c>
+      <c r="D61" t="s">
+        <v>199</v>
+      </c>
+      <c r="E61" t="s">
+        <v>200</v>
+      </c>
+      <c r="F61" t="s">
+        <v>116</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H61" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>238</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>128</v>
+      </c>
+      <c r="D62" t="s">
+        <v>199</v>
+      </c>
+      <c r="E62" t="s">
+        <v>200</v>
+      </c>
+      <c r="F62" t="s">
+        <v>162</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H62" t="s">
         <v>240</v>
-      </c>
-[...19 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>246</v>
+        <v>132</v>
       </c>
       <c r="D63" t="s">
-        <v>124</v>
+        <v>199</v>
       </c>
       <c r="E63" t="s">
-        <v>125</v>
+        <v>200</v>
       </c>
       <c r="F63" t="s">
-        <v>61</v>
+        <v>162</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="H63" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="D64" t="s">
-        <v>124</v>
+        <v>199</v>
       </c>
       <c r="E64" t="s">
-        <v>125</v>
+        <v>200</v>
       </c>
       <c r="F64" t="s">
-        <v>130</v>
+        <v>162</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>251</v>
+        <v>53</v>
       </c>
       <c r="H64" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>254</v>
+        <v>136</v>
       </c>
       <c r="D65" t="s">
-        <v>124</v>
+        <v>199</v>
       </c>
       <c r="E65" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>200</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="H65" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="D66" t="s">
-        <v>124</v>
+        <v>199</v>
       </c>
       <c r="E66" t="s">
-        <v>125</v>
+        <v>200</v>
       </c>
       <c r="F66" t="s">
-        <v>130</v>
+        <v>162</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>53</v>
       </c>
       <c r="H66" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="D67" t="s">
-        <v>124</v>
+        <v>199</v>
       </c>
       <c r="E67" t="s">
-        <v>125</v>
+        <v>200</v>
+      </c>
+      <c r="F67" t="s">
+        <v>162</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>53</v>
+        <v>255</v>
       </c>
       <c r="H67" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>21</v>
+        <v>258</v>
       </c>
       <c r="D68" t="s">
-        <v>264</v>
+        <v>199</v>
       </c>
       <c r="E68" t="s">
-        <v>265</v>
+        <v>200</v>
       </c>
       <c r="F68" t="s">
-        <v>130</v>
+        <v>259</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="H68" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>30</v>
+        <v>263</v>
       </c>
       <c r="D69" t="s">
+        <v>199</v>
+      </c>
+      <c r="E69" t="s">
+        <v>200</v>
+      </c>
+      <c r="F69" t="s">
+        <v>44</v>
+      </c>
+      <c r="G69" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="E69" t="s">
+      <c r="H69" t="s">
         <v>265</v>
-      </c>
-[...7 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>34</v>
+        <v>267</v>
       </c>
       <c r="D70" t="s">
-        <v>264</v>
+        <v>199</v>
       </c>
       <c r="E70" t="s">
-        <v>265</v>
+        <v>200</v>
       </c>
       <c r="F70" t="s">
-        <v>126</v>
+        <v>39</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>272</v>
+        <v>53</v>
       </c>
       <c r="H70" t="s">
-        <v>139</v>
+        <v>268</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>38</v>
+        <v>270</v>
       </c>
       <c r="D71" t="s">
-        <v>264</v>
+        <v>199</v>
       </c>
       <c r="E71" t="s">
-        <v>265</v>
+        <v>200</v>
       </c>
       <c r="F71" t="s">
         <v>61</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>274</v>
+        <v>53</v>
       </c>
       <c r="H71" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>43</v>
+        <v>273</v>
       </c>
       <c r="D72" t="s">
-        <v>264</v>
+        <v>199</v>
       </c>
       <c r="E72" t="s">
-        <v>265</v>
+        <v>200</v>
       </c>
       <c r="F72" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="H72" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>276</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>277</v>
+      </c>
+      <c r="D73" t="s">
+        <v>199</v>
+      </c>
+      <c r="E73" t="s">
+        <v>200</v>
+      </c>
+      <c r="F73" t="s">
+        <v>162</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H73" t="s">
         <v>279</v>
-      </c>
-[...19 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>280</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
         <v>281</v>
       </c>
-      <c r="B74" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D74" t="s">
-        <v>264</v>
+        <v>199</v>
       </c>
       <c r="E74" t="s">
-        <v>265</v>
+        <v>200</v>
       </c>
       <c r="F74" t="s">
-        <v>242</v>
+        <v>39</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>282</v>
       </c>
       <c r="H74" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>284</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>85</v>
+        <v>285</v>
       </c>
       <c r="D75" t="s">
-        <v>264</v>
+        <v>199</v>
       </c>
       <c r="E75" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>200</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H75" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D76" t="s">
-        <v>264</v>
+        <v>199</v>
       </c>
       <c r="E76" t="s">
-        <v>265</v>
+        <v>200</v>
       </c>
       <c r="F76" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>289</v>
+        <v>53</v>
       </c>
       <c r="H76" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>291</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>156</v>
+        <v>292</v>
       </c>
       <c r="D77" t="s">
-        <v>264</v>
+        <v>199</v>
       </c>
       <c r="E77" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>200</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="H77" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>159</v>
+        <v>296</v>
       </c>
       <c r="D78" t="s">
-        <v>264</v>
+        <v>199</v>
       </c>
       <c r="E78" t="s">
-        <v>265</v>
+        <v>200</v>
       </c>
       <c r="F78" t="s">
-        <v>61</v>
+        <v>116</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>295</v>
+        <v>53</v>
       </c>
       <c r="H78" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>163</v>
+        <v>299</v>
       </c>
       <c r="D79" t="s">
-        <v>264</v>
+        <v>199</v>
       </c>
       <c r="E79" t="s">
-        <v>265</v>
+        <v>200</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="H79" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>167</v>
+        <v>303</v>
       </c>
       <c r="D80" t="s">
-        <v>264</v>
+        <v>199</v>
       </c>
       <c r="E80" t="s">
-        <v>265</v>
+        <v>200</v>
       </c>
       <c r="F80" t="s">
-        <v>39</v>
+        <v>145</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="H80" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="D81" t="s">
-        <v>264</v>
+        <v>199</v>
       </c>
       <c r="E81" t="s">
-        <v>265</v>
+        <v>200</v>
       </c>
       <c r="F81" t="s">
-        <v>130</v>
+        <v>308</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>53</v>
+        <v>309</v>
       </c>
       <c r="H81" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="D82" t="s">
-        <v>264</v>
+        <v>199</v>
       </c>
       <c r="E82" t="s">
-        <v>265</v>
+        <v>200</v>
       </c>
       <c r="F82" t="s">
-        <v>94</v>
+        <v>61</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="H82" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>170</v>
+        <v>316</v>
       </c>
       <c r="D83" t="s">
-        <v>264</v>
+        <v>199</v>
       </c>
       <c r="E83" t="s">
-        <v>265</v>
+        <v>200</v>
+      </c>
+      <c r="F83" t="s">
+        <v>162</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="H83" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>174</v>
+        <v>320</v>
       </c>
       <c r="D84" t="s">
-        <v>264</v>
+        <v>199</v>
       </c>
       <c r="E84" t="s">
-        <v>265</v>
+        <v>200</v>
       </c>
       <c r="F84" t="s">
-        <v>314</v>
+        <v>162</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>53</v>
+        <v>321</v>
       </c>
       <c r="H84" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>178</v>
+        <v>324</v>
       </c>
       <c r="D85" t="s">
-        <v>264</v>
+        <v>199</v>
       </c>
       <c r="E85" t="s">
-        <v>265</v>
+        <v>200</v>
       </c>
       <c r="F85" t="s">
-        <v>314</v>
+        <v>162</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>317</v>
+        <v>53</v>
       </c>
       <c r="H85" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>181</v>
+        <v>327</v>
       </c>
       <c r="D86" t="s">
-        <v>264</v>
+        <v>199</v>
       </c>
       <c r="E86" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>200</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>320</v>
+        <v>53</v>
       </c>
       <c r="H86" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>185</v>
+        <v>330</v>
       </c>
       <c r="D87" t="s">
-        <v>264</v>
+        <v>199</v>
       </c>
       <c r="E87" t="s">
-        <v>265</v>
+        <v>200</v>
       </c>
       <c r="F87" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
       <c r="H87" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>325</v>
+        <v>333</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>326</v>
+        <v>334</v>
       </c>
       <c r="D88" t="s">
-        <v>264</v>
+        <v>199</v>
       </c>
       <c r="E88" t="s">
-        <v>265</v>
+        <v>200</v>
       </c>
       <c r="F88" t="s">
-        <v>130</v>
+        <v>39</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>327</v>
+        <v>335</v>
       </c>
       <c r="H88" t="s">
-        <v>328</v>
+        <v>336</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>329</v>
+        <v>337</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>192</v>
+        <v>338</v>
       </c>
       <c r="D89" t="s">
-        <v>264</v>
+        <v>199</v>
       </c>
       <c r="E89" t="s">
-        <v>265</v>
+        <v>200</v>
       </c>
       <c r="F89" t="s">
-        <v>242</v>
+        <v>162</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="H89" t="s">
-        <v>331</v>
+        <v>340</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>332</v>
+        <v>341</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>197</v>
+        <v>342</v>
       </c>
       <c r="D90" t="s">
-        <v>264</v>
+        <v>199</v>
       </c>
       <c r="E90" t="s">
-        <v>265</v>
+        <v>200</v>
       </c>
       <c r="F90" t="s">
-        <v>94</v>
+        <v>308</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>53</v>
+        <v>343</v>
       </c>
       <c r="H90" t="s">
-        <v>333</v>
+        <v>344</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>334</v>
+        <v>345</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>21</v>
+        <v>346</v>
       </c>
       <c r="D91" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="E91" t="s">
-        <v>335</v>
+        <v>200</v>
       </c>
       <c r="F91" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>336</v>
+        <v>347</v>
       </c>
       <c r="H91" t="s">
-        <v>337</v>
+        <v>348</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>338</v>
+        <v>349</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>339</v>
+        <v>350</v>
       </c>
       <c r="D92" t="s">
-        <v>340</v>
+        <v>199</v>
       </c>
       <c r="E92" t="s">
-        <v>341</v>
+        <v>200</v>
       </c>
       <c r="F92" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>53</v>
+        <v>351</v>
       </c>
       <c r="H92" t="s">
-        <v>342</v>
+        <v>352</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
       <c r="D93" t="s">
-        <v>340</v>
+        <v>199</v>
       </c>
       <c r="E93" t="s">
-        <v>341</v>
+        <v>200</v>
       </c>
       <c r="F93" t="s">
-        <v>13</v>
+        <v>116</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>53</v>
+        <v>355</v>
       </c>
       <c r="H93" t="s">
-        <v>345</v>
+        <v>356</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>346</v>
+        <v>357</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>347</v>
+        <v>358</v>
       </c>
       <c r="D94" t="s">
-        <v>340</v>
+        <v>199</v>
       </c>
       <c r="E94" t="s">
-        <v>341</v>
+        <v>200</v>
       </c>
       <c r="F94" t="s">
-        <v>13</v>
+        <v>162</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>348</v>
+        <v>359</v>
       </c>
       <c r="H94" t="s">
-        <v>349</v>
+        <v>360</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>350</v>
+        <v>361</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>288</v>
+        <v>362</v>
       </c>
       <c r="D95" t="s">
-        <v>351</v>
+        <v>199</v>
       </c>
       <c r="E95" t="s">
-        <v>352</v>
+        <v>200</v>
+      </c>
+      <c r="F95" t="s">
+        <v>61</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>353</v>
+        <v>363</v>
       </c>
       <c r="H95" t="s">
-        <v>354</v>
+        <v>364</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>355</v>
+        <v>365</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>10</v>
+        <v>366</v>
       </c>
       <c r="D96" t="s">
-        <v>356</v>
+        <v>199</v>
       </c>
       <c r="E96" t="s">
-        <v>357</v>
+        <v>200</v>
+      </c>
+      <c r="F96" t="s">
+        <v>116</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>358</v>
+        <v>367</v>
       </c>
       <c r="H96" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
+        <v>370</v>
+      </c>
+      <c r="D97" t="s">
+        <v>199</v>
+      </c>
+      <c r="E97" t="s">
+        <v>200</v>
+      </c>
+      <c r="F97" t="s">
+        <v>162</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H97" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>373</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>374</v>
+      </c>
+      <c r="D98" t="s">
+        <v>199</v>
+      </c>
+      <c r="E98" t="s">
+        <v>200</v>
+      </c>
+      <c r="F98" t="s">
+        <v>26</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H98" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>376</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>377</v>
+      </c>
+      <c r="D99" t="s">
+        <v>199</v>
+      </c>
+      <c r="E99" t="s">
+        <v>200</v>
+      </c>
+      <c r="F99" t="s">
+        <v>145</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H99" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>380</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>381</v>
+      </c>
+      <c r="D100" t="s">
+        <v>199</v>
+      </c>
+      <c r="E100" t="s">
+        <v>200</v>
+      </c>
+      <c r="F100" t="s">
+        <v>162</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H100" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>384</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>385</v>
+      </c>
+      <c r="D101" t="s">
+        <v>199</v>
+      </c>
+      <c r="E101" t="s">
+        <v>200</v>
+      </c>
+      <c r="F101" t="s">
+        <v>162</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H101" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>388</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>389</v>
+      </c>
+      <c r="D102" t="s">
+        <v>199</v>
+      </c>
+      <c r="E102" t="s">
+        <v>200</v>
+      </c>
+      <c r="F102" t="s">
+        <v>162</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H102" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>392</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>393</v>
+      </c>
+      <c r="D103" t="s">
+        <v>199</v>
+      </c>
+      <c r="E103" t="s">
+        <v>200</v>
+      </c>
+      <c r="F103" t="s">
+        <v>61</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H103" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>396</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>21</v>
+      </c>
+      <c r="D104" t="s">
+        <v>397</v>
+      </c>
+      <c r="E104" t="s">
+        <v>398</v>
+      </c>
+      <c r="F104" t="s">
+        <v>162</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H104" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>401</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>30</v>
+      </c>
+      <c r="D105" t="s">
+        <v>397</v>
+      </c>
+      <c r="E105" t="s">
+        <v>398</v>
+      </c>
+      <c r="F105" t="s">
+        <v>61</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H105" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>404</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>34</v>
+      </c>
+      <c r="D106" t="s">
+        <v>397</v>
+      </c>
+      <c r="E106" t="s">
+        <v>398</v>
+      </c>
+      <c r="F106" t="s">
+        <v>116</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H106" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>406</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107" t="s">
+        <v>397</v>
+      </c>
+      <c r="E107" t="s">
+        <v>398</v>
+      </c>
+      <c r="F107" t="s">
+        <v>61</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H107" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>409</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>43</v>
+      </c>
+      <c r="D108" t="s">
+        <v>397</v>
+      </c>
+      <c r="E108" t="s">
+        <v>398</v>
+      </c>
+      <c r="F108" t="s">
+        <v>39</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H108" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>412</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>69</v>
+      </c>
+      <c r="D109" t="s">
+        <v>397</v>
+      </c>
+      <c r="E109" t="s">
+        <v>398</v>
+      </c>
+      <c r="F109" t="s">
+        <v>145</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H109" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>414</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>73</v>
+      </c>
+      <c r="D110" t="s">
+        <v>397</v>
+      </c>
+      <c r="E110" t="s">
+        <v>398</v>
+      </c>
+      <c r="F110" t="s">
+        <v>308</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H110" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>417</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>85</v>
+      </c>
+      <c r="D111" t="s">
+        <v>397</v>
+      </c>
+      <c r="E111" t="s">
+        <v>398</v>
+      </c>
+      <c r="F111" t="s">
+        <v>116</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H111" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>420</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>93</v>
+      </c>
+      <c r="D112" t="s">
+        <v>397</v>
+      </c>
+      <c r="E112" t="s">
+        <v>398</v>
+      </c>
+      <c r="F112" t="s">
+        <v>145</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H112" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>423</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>97</v>
+      </c>
+      <c r="D113" t="s">
+        <v>397</v>
+      </c>
+      <c r="E113" t="s">
+        <v>398</v>
+      </c>
+      <c r="F113" t="s">
+        <v>61</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H113" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>426</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>101</v>
+      </c>
+      <c r="D114" t="s">
+        <v>397</v>
+      </c>
+      <c r="E114" t="s">
+        <v>398</v>
+      </c>
+      <c r="F114" t="s">
+        <v>61</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H114" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>429</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>106</v>
+      </c>
+      <c r="D115" t="s">
+        <v>397</v>
+      </c>
+      <c r="E115" t="s">
+        <v>398</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H115" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>432</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>111</v>
+      </c>
+      <c r="D116" t="s">
+        <v>397</v>
+      </c>
+      <c r="E116" t="s">
+        <v>398</v>
+      </c>
+      <c r="F116" t="s">
+        <v>39</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H116" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>435</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>120</v>
+      </c>
+      <c r="D117" t="s">
+        <v>397</v>
+      </c>
+      <c r="E117" t="s">
+        <v>398</v>
+      </c>
+      <c r="F117" t="s">
+        <v>162</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H117" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>437</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>124</v>
+      </c>
+      <c r="D118" t="s">
+        <v>397</v>
+      </c>
+      <c r="E118" t="s">
+        <v>398</v>
+      </c>
+      <c r="F118" t="s">
+        <v>145</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H118" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>440</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>128</v>
+      </c>
+      <c r="D119" t="s">
+        <v>397</v>
+      </c>
+      <c r="E119" t="s">
+        <v>398</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H119" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>443</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>132</v>
+      </c>
+      <c r="D120" t="s">
+        <v>397</v>
+      </c>
+      <c r="E120" t="s">
+        <v>398</v>
+      </c>
+      <c r="F120" t="s">
+        <v>107</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H120" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>445</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>245</v>
+      </c>
+      <c r="D121" t="s">
+        <v>397</v>
+      </c>
+      <c r="E121" t="s">
+        <v>398</v>
+      </c>
+      <c r="F121" t="s">
+        <v>107</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H121" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>448</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>136</v>
+      </c>
+      <c r="D122" t="s">
+        <v>397</v>
+      </c>
+      <c r="E122" t="s">
+        <v>398</v>
+      </c>
+      <c r="F122" t="s">
+        <v>308</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H122" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>451</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>251</v>
+      </c>
+      <c r="D123" t="s">
+        <v>397</v>
+      </c>
+      <c r="E123" t="s">
+        <v>398</v>
+      </c>
+      <c r="F123" t="s">
+        <v>61</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H123" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>454</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>455</v>
+      </c>
+      <c r="D124" t="s">
+        <v>397</v>
+      </c>
+      <c r="E124" t="s">
+        <v>398</v>
+      </c>
+      <c r="F124" t="s">
+        <v>162</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H124" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>458</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>258</v>
+      </c>
+      <c r="D125" t="s">
+        <v>397</v>
+      </c>
+      <c r="E125" t="s">
+        <v>398</v>
+      </c>
+      <c r="F125" t="s">
+        <v>308</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H125" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>461</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>263</v>
+      </c>
+      <c r="D126" t="s">
+        <v>397</v>
+      </c>
+      <c r="E126" t="s">
+        <v>398</v>
+      </c>
+      <c r="F126" t="s">
+        <v>145</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H126" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>463</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>267</v>
+      </c>
+      <c r="D127" t="s">
+        <v>397</v>
+      </c>
+      <c r="E127" t="s">
+        <v>398</v>
+      </c>
+      <c r="F127" t="s">
+        <v>107</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H127" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>466</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>273</v>
+      </c>
+      <c r="D128" t="s">
+        <v>397</v>
+      </c>
+      <c r="E128" t="s">
+        <v>398</v>
+      </c>
+      <c r="F128" t="s">
+        <v>162</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H128" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>469</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>470</v>
+      </c>
+      <c r="D129" t="s">
+        <v>397</v>
+      </c>
+      <c r="E129" t="s">
+        <v>398</v>
+      </c>
+      <c r="F129" t="s">
+        <v>102</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H129" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>473</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>474</v>
+      </c>
+      <c r="D130" t="s">
+        <v>397</v>
+      </c>
+      <c r="E130" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" t="s">
+        <v>39</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H130" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>477</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>281</v>
+      </c>
+      <c r="D131" t="s">
+        <v>397</v>
+      </c>
+      <c r="E131" t="s">
+        <v>398</v>
+      </c>
+      <c r="F131" t="s">
+        <v>102</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H131" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>480</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>481</v>
+      </c>
+      <c r="D132" t="s">
+        <v>397</v>
+      </c>
+      <c r="E132" t="s">
+        <v>398</v>
+      </c>
+      <c r="F132" t="s">
+        <v>162</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H132" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>484</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>316</v>
+      </c>
+      <c r="D133" t="s">
+        <v>397</v>
+      </c>
+      <c r="E133" t="s">
+        <v>398</v>
+      </c>
+      <c r="F133" t="s">
+        <v>116</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H133" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>487</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>320</v>
+      </c>
+      <c r="D134" t="s">
+        <v>397</v>
+      </c>
+      <c r="E134" t="s">
+        <v>398</v>
+      </c>
+      <c r="F134" t="s">
+        <v>39</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H134" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>490</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>330</v>
+      </c>
+      <c r="D135" t="s">
+        <v>397</v>
+      </c>
+      <c r="E135" t="s">
+        <v>398</v>
+      </c>
+      <c r="F135" t="s">
+        <v>162</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H135" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>493</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>334</v>
+      </c>
+      <c r="D136" t="s">
+        <v>397</v>
+      </c>
+      <c r="E136" t="s">
+        <v>398</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H136" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>496</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>497</v>
+      </c>
+      <c r="D137" t="s">
+        <v>397</v>
+      </c>
+      <c r="E137" t="s">
+        <v>398</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H137" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>500</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>501</v>
+      </c>
+      <c r="D138" t="s">
+        <v>397</v>
+      </c>
+      <c r="E138" t="s">
+        <v>398</v>
+      </c>
+      <c r="F138" t="s">
+        <v>145</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H138" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>504</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>505</v>
+      </c>
+      <c r="D139" t="s">
+        <v>397</v>
+      </c>
+      <c r="E139" t="s">
+        <v>398</v>
+      </c>
+      <c r="F139" t="s">
+        <v>116</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H139" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>508</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>346</v>
+      </c>
+      <c r="D140" t="s">
+        <v>397</v>
+      </c>
+      <c r="E140" t="s">
+        <v>398</v>
+      </c>
+      <c r="F140" t="s">
+        <v>162</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H140" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>511</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>350</v>
+      </c>
+      <c r="D141" t="s">
+        <v>397</v>
+      </c>
+      <c r="E141" t="s">
+        <v>398</v>
+      </c>
+      <c r="F141" t="s">
+        <v>116</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H141" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>514</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>358</v>
+      </c>
+      <c r="D142" t="s">
+        <v>397</v>
+      </c>
+      <c r="E142" t="s">
+        <v>398</v>
+      </c>
+      <c r="F142" t="s">
+        <v>61</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H142" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>517</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>362</v>
+      </c>
+      <c r="D143" t="s">
+        <v>397</v>
+      </c>
+      <c r="E143" t="s">
+        <v>398</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H143" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>520</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>521</v>
+      </c>
+      <c r="D144" t="s">
+        <v>397</v>
+      </c>
+      <c r="E144" t="s">
+        <v>398</v>
+      </c>
+      <c r="F144" t="s">
+        <v>162</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H144" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>524</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>370</v>
+      </c>
+      <c r="D145" t="s">
+        <v>397</v>
+      </c>
+      <c r="E145" t="s">
+        <v>398</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H145" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>527</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>528</v>
+      </c>
+      <c r="D146" t="s">
+        <v>397</v>
+      </c>
+      <c r="E146" t="s">
+        <v>398</v>
+      </c>
+      <c r="F146" t="s">
+        <v>162</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H146" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>531</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>532</v>
+      </c>
+      <c r="D147" t="s">
+        <v>397</v>
+      </c>
+      <c r="E147" t="s">
+        <v>398</v>
+      </c>
+      <c r="F147" t="s">
+        <v>145</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H147" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>535</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>385</v>
+      </c>
+      <c r="D148" t="s">
+        <v>397</v>
+      </c>
+      <c r="E148" t="s">
+        <v>398</v>
+      </c>
+      <c r="F148" t="s">
+        <v>162</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H148" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>537</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>538</v>
+      </c>
+      <c r="D149" t="s">
+        <v>397</v>
+      </c>
+      <c r="E149" t="s">
+        <v>398</v>
+      </c>
+      <c r="F149" t="s">
+        <v>61</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H149" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>541</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>21</v>
+      </c>
+      <c r="D150" t="s">
+        <v>140</v>
+      </c>
+      <c r="E150" t="s">
+        <v>542</v>
+      </c>
+      <c r="F150" t="s">
+        <v>102</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H150" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>545</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
         <v>10</v>
       </c>
-      <c r="D97" t="s">
-[...5 lines deleted...]
-      <c r="F97" t="s">
+      <c r="D151" t="s">
+        <v>546</v>
+      </c>
+      <c r="E151" t="s">
+        <v>547</v>
+      </c>
+      <c r="F151" t="s">
+        <v>162</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H151" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>550</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>17</v>
+      </c>
+      <c r="D152" t="s">
+        <v>546</v>
+      </c>
+      <c r="E152" t="s">
+        <v>547</v>
+      </c>
+      <c r="F152" t="s">
+        <v>162</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H152" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>553</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>21</v>
+      </c>
+      <c r="D153" t="s">
+        <v>546</v>
+      </c>
+      <c r="E153" t="s">
+        <v>547</v>
+      </c>
+      <c r="F153" t="s">
+        <v>162</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H153" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>556</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>25</v>
+      </c>
+      <c r="D154" t="s">
+        <v>546</v>
+      </c>
+      <c r="E154" t="s">
+        <v>547</v>
+      </c>
+      <c r="F154" t="s">
+        <v>162</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H154" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>559</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>560</v>
+      </c>
+      <c r="D155" t="s">
+        <v>561</v>
+      </c>
+      <c r="E155" t="s">
+        <v>562</v>
+      </c>
+      <c r="F155" t="s">
+        <v>13</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H155" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>564</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>565</v>
+      </c>
+      <c r="D156" t="s">
+        <v>561</v>
+      </c>
+      <c r="E156" t="s">
+        <v>562</v>
+      </c>
+      <c r="F156" t="s">
+        <v>13</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H156" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>567</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>568</v>
+      </c>
+      <c r="D157" t="s">
+        <v>561</v>
+      </c>
+      <c r="E157" t="s">
+        <v>562</v>
+      </c>
+      <c r="F157" t="s">
+        <v>13</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H157" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>571</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>139</v>
+      </c>
+      <c r="D158" t="s">
+        <v>561</v>
+      </c>
+      <c r="E158" t="s">
+        <v>562</v>
+      </c>
+      <c r="F158" t="s">
+        <v>13</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H158" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>573</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>247</v>
+      </c>
+      <c r="D159" t="s">
+        <v>561</v>
+      </c>
+      <c r="E159" t="s">
+        <v>562</v>
+      </c>
+      <c r="F159" t="s">
+        <v>13</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H159" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>576</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>423</v>
+      </c>
+      <c r="D160" t="s">
+        <v>561</v>
+      </c>
+      <c r="E160" t="s">
+        <v>562</v>
+      </c>
+      <c r="F160" t="s">
+        <v>13</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H160" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>579</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>302</v>
+      </c>
+      <c r="D161" t="s">
+        <v>561</v>
+      </c>
+      <c r="E161" t="s">
+        <v>562</v>
+      </c>
+      <c r="F161" t="s">
+        <v>13</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H161" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>582</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>93</v>
+      </c>
+      <c r="D162" t="s">
+        <v>583</v>
+      </c>
+      <c r="E162" t="s">
+        <v>584</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H162" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>587</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>10</v>
+      </c>
+      <c r="D163" t="s">
+        <v>588</v>
+      </c>
+      <c r="E163" t="s">
+        <v>589</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H163" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>592</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>17</v>
+      </c>
+      <c r="D164" t="s">
+        <v>588</v>
+      </c>
+      <c r="E164" t="s">
+        <v>589</v>
+      </c>
+      <c r="F164" t="s">
+        <v>195</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H164" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>595</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>306</v>
+      </c>
+      <c r="D165" t="s">
+        <v>588</v>
+      </c>
+      <c r="E165" t="s">
+        <v>589</v>
+      </c>
+      <c r="F165" t="s">
+        <v>596</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H165" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>599</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>10</v>
+      </c>
+      <c r="D166" t="s">
+        <v>600</v>
+      </c>
+      <c r="E166" t="s">
+        <v>601</v>
+      </c>
+      <c r="F166" t="s">
         <v>26</v>
       </c>
-      <c r="G97" s="1" t="s">
+      <c r="G166" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="H97" t="s">
-        <v>363</v>
+      <c r="H166" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>603</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>604</v>
+      </c>
+      <c r="D167" t="s">
+        <v>600</v>
+      </c>
+      <c r="E167" t="s">
+        <v>601</v>
+      </c>
+      <c r="F167" t="s">
+        <v>162</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H167" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>607</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>608</v>
+      </c>
+      <c r="D168" t="s">
+        <v>600</v>
+      </c>
+      <c r="E168" t="s">
+        <v>601</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H168" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>611</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>612</v>
+      </c>
+      <c r="D169" t="s">
+        <v>600</v>
+      </c>
+      <c r="E169" t="s">
+        <v>601</v>
+      </c>
+      <c r="F169" t="s">
+        <v>145</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H169" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>615</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>616</v>
+      </c>
+      <c r="D170" t="s">
+        <v>600</v>
+      </c>
+      <c r="E170" t="s">
+        <v>601</v>
+      </c>
+      <c r="F170" t="s">
+        <v>308</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H170" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>619</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>620</v>
+      </c>
+      <c r="D171" t="s">
+        <v>600</v>
+      </c>
+      <c r="E171" t="s">
+        <v>601</v>
+      </c>
+      <c r="F171" t="s">
+        <v>61</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H171" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>623</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>10</v>
+      </c>
+      <c r="D172" t="s">
+        <v>624</v>
+      </c>
+      <c r="E172" t="s">
+        <v>625</v>
+      </c>
+      <c r="F172" t="s">
+        <v>13</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H172" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>628</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>21</v>
+      </c>
+      <c r="D173" t="s">
+        <v>624</v>
+      </c>
+      <c r="E173" t="s">
+        <v>625</v>
+      </c>
+      <c r="F173" t="s">
+        <v>13</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H173" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>631</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>10</v>
+      </c>
+      <c r="D174" t="s">
+        <v>632</v>
+      </c>
+      <c r="E174" t="s">
+        <v>633</v>
+      </c>
+      <c r="F174" t="s">
+        <v>13</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H174" t="s">
+        <v>634</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4087,50 +6935,127 @@
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>